--- v0 (2026-05-13)
+++ v1 (2026-07-02)
@@ -1,612 +1,580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Inventory" sheetId="1" state="visible" r:id="rId2"/>
-    <sheet name="Catalog help" sheetId="2" state="visible" r:id="rId3"/>
+    <sheet name="Inventory" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Catalog help" sheetId="2" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <authors>
-    <author> </author>
+    <author>Unknown Author</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">PART NUMBER
 🔴 Required
 up to 32 alpha numeric characters
 __________________
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="B1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">ALTERNATE PART NUMBER
 ⚪️ Optional
 up to 32 alpha numeric characters
 ____________________
 Allows to specify an alternate part number for which your stock is compatible with and should also generate a match for
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="C1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">DESCRIPTION
 ⚪️ Optional
 up to 255 alpha numeric characters
 ____________________
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="D1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">QUANTITY AVAILABLE
 ⚪️ Optional
 🟠 Required for automatic quotes
 up to 10 numeric characters (decimal)
 _______________
 Count of items you have in stock. 
 0 and/or empty values are accepted for manufacturers and distributors provided lead time is specified. It will be interpreted as any qty can be supported within the given lead time
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="E1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">CONDITION
 ⚪️ Optional
 🟠 Required for automatic quotes
 2 characters
 _______________
 NU, NE, FN = New
 NS = New Surplus
 RE, RP = Repaired
 IN,  IT,  SV,  SR = Inspected/Tested
 AR = As Removed
 OH = Overhauled
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="F1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">UNIT of MEASURE
 ⚪️ Optional
 🟠 Required for automatic quotes
 2 characters
 __________________
 Examples: EA, PK, ME, KT
 Please refer to "Catalog help" sheet for full list of accepted values
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="G1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">LOCATION
 ⚪️ Optional
 🟠 Required for automatic quotes
 up to 255 alpha numeric characters
 _____________________
 Location(s) can also be added and/or mapped to your existing locations in SkySelect after upload
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="H1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">LEAD TIME IN CALENDAR DAYS
 ⚪️ Optional
 🟠 Required for automatic quotes
 up to 3 numeric characters (integer)
 _____________________
 Acceptable values also: 
 Stock - same as 0 lead time
 LTOR/RQST - are allowed to generate leads for manufacturers and distributors. 
 To automatically quote an actual lead time must be present.
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="I1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">UNIT PRICE
 ⚪️ Optional
 🟠 Required for automatic quotes
 up to 10 numeric characters (decimal)
 _____________________
 Price is only required if you wish your catalog to place quotes automatically.
 Price is only visible to you as the Supplier and to customers being quoted. It does NOT appear in any search results
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="J1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">UNIT PRICE QTY 5
 ⚪️ Optional
 up to 10 numeric characters (decimal)
 _____________________
 🔵 Required for automatic quotes with price breaks/volume discounts only. 
 For each break add a column with qty number where the new price starts from e.g. UNIT PRICE QTY 5, UNIT PRICE QTY 10, UNIT PRICE QTY 100 etc.
 Price is only visible to you as the Supplier and to customers being quoted. It does NOT appear in any search results
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="K1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">CURRENCY
 ⚪️ Optional for lead generation
 🟠 Required for automatic quotes
 3 characters
 _____________________
 Acceptable values:
 ISO 4217 standard
 https://en.wikipedia.org/wiki/ISO_4217
 e.g. USD, EUR
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="L1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">TRACE
 ⚪️ Optional
 Up to 255 alpha numeric characters
 _____________________
 Accepted values: 
 121
 129
 Surplus
 Other trace document
 You can add multiple by separating with a comma or semicolon
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="M1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">TRACE DATE
 ⚪️ Optional
 Date
 _____________________
 Acceptable values:
 Date in YYYY-MM-DD format
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="N1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">SHOP NAME
 ⚪️ Optional
 Up to 100 alpha numeric characters
 _____________________
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="O1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">WARRANTY IN MONTHS
 ⚪️ Optional
 Up to 10 numeric characters
 _____________________
 e.g 12, 18
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="P1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">MINIMUM ORDER QUANTITY
 ⚪️ Optional
 up to 5 numeric characters (integer)
 _______________
 Minimum order quantity for the part
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="Q1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">STANDARD PACK QUANTITY
 ⚪️ Optional
 up to 5 numeric characters (integer)
 _______________
 Standard pack qty for the part
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="R1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">SERIAL NUMBER
 ⚪️ Optional
 up to 30 alpha numeric characters
 _____________________
 Multiple serial numbers can be separated with a comma
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="S1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">CAGE CODE
 ⚪️ Optional
 Up to 255 alpha numeric characters
 _______________
 For capturing the seller code so orders will be place to the correct business unit within your company
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="T1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">MANUFACTURER CODE
 ⚪️ Optional
 Up to 255 alpha numeric characters
 _____________________
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="U1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">DATE OF MANUFACTURE
 ⚪️ Optional
 Date
 _____________________
 Acceptable values:
 Date in YYYY-MM-DD format
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="V1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">EXPIRATION DATE
 ⚪️ Optional
 Date
 _____________________
 Acceptable values:
 Date in YYYY-MM-DD format
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="W1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">HOURS REMAINING
 ⚪️ Optional
 up to 10 numeric characters
 _____________________
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="X1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">CYCLES REMAINING
 ⚪️ Optional
 up to 10 numeric characters
 _____________________
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="Y1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">NOTES
 ⚪️ Optional
 Up to 255 alpha numeric characters
 _____________________
 ======</t>
         </r>
       </text>
     </comment>
     <comment ref="Z1" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="11"/>
-[...3 lines deleted...]
-            <charset val="1"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">CERTIFICATES
 ⚪️ Optional
 Up to 255 alpha numeric characters
 _____________________
 Accepted values: 
 OEM COC
 Supplier COC
 8130
 EASA
 CAAC
 Other certificate
 You can add multiple by separating with a comma or semicolon
 ======</t>
         </r>
       </text>
     </comment>
+    <comment ref="AA1" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">REQ END USER STATEMENT
+⚪️ Optional
+Up to 255 alpha numeric characters
+_____________________
+Accepted values: 
+1, Yes
+0, No
+======</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="314">
   <si>
     <t xml:space="preserve">Part Number</t>
   </si>
   <si>
     <t xml:space="preserve">Alternate Part Number</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">Quantity</t>
   </si>
   <si>
     <t xml:space="preserve">Condition</t>
   </si>
   <si>
     <t xml:space="preserve">UOM</t>
   </si>
   <si>
     <t xml:space="preserve">Location</t>
   </si>
   <si>
     <t xml:space="preserve">Lead time in Calendar Days</t>
   </si>
   <si>
@@ -640,50 +608,53 @@
     <t xml:space="preserve">Serial Number</t>
   </si>
   <si>
     <t xml:space="preserve">Cage Code</t>
   </si>
   <si>
     <t xml:space="preserve">Manufacturer Code</t>
   </si>
   <si>
     <t xml:space="preserve">DOM</t>
   </si>
   <si>
     <t xml:space="preserve">Expiration</t>
   </si>
   <si>
     <t xml:space="preserve">Hours Remaining</t>
   </si>
   <si>
     <t xml:space="preserve">Cycles Remaining</t>
   </si>
   <si>
     <t xml:space="preserve">Notes</t>
   </si>
   <si>
     <t xml:space="preserve">Cert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Req End User Statement</t>
   </si>
   <si>
     <t xml:space="preserve">List of accepted units of measurement (UOM)</t>
   </si>
   <si>
     <t xml:space="preserve">Conditions</t>
   </si>
   <si>
     <t xml:space="preserve">Value</t>
   </si>
   <si>
     <t xml:space="preserve">3F</t>
   </si>
   <si>
     <t xml:space="preserve">Kilograms per litre</t>
   </si>
   <si>
     <t xml:space="preserve">CW</t>
   </si>
   <si>
     <t xml:space="preserve">Hundred Pounds</t>
   </si>
   <si>
     <t xml:space="preserve">IN</t>
   </si>
@@ -1510,79 +1481,84 @@
     <t xml:space="preserve">YD</t>
   </si>
   <si>
     <t xml:space="preserve">Yard</t>
   </si>
   <si>
     <t xml:space="preserve">CT</t>
   </si>
   <si>
     <t xml:space="preserve">Hundred Feet</t>
   </si>
   <si>
     <t xml:space="preserve">ZV</t>
   </si>
   <si>
     <t xml:space="preserve">Syphon</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="General"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1662,132 +1638,136 @@
   <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="6" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="6" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="7" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="7" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
@@ -1820,7442 +1800,7552 @@
       <rgbColor rgb="FFEA9999"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFF9CB9C"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+  <a:themeElements>
+    <a:clrScheme name="LibreOffice">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="ffffff"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="000000"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="ffffff"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="18a303"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="0369a3"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="a33e03"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8e03a3"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="c99c00"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="c9211e"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000ee"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551a8b"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme>
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter/>
+        </a:ln>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter/>
+        </a:ln>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/ISO_4217" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Z1000"/>
+  <dimension ref="A1:AA1000"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="13.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="12.14"/>
-[...24 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1024" min="1024" style="0" width="9.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="20.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="10.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="8.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="9.43"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="5.7"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="8.43"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="1" width="24.15"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="1" width="9.43"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="1" width="14.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="1" width="8.7"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13" min="12" style="1" width="10.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="14" style="1" width="11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="15" style="1" width="9.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="16" style="1" width="13.43"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="1" width="11.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="18" min="18" style="1" width="13.3"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="19" style="1" width="10.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="20" min="20" style="1" width="17.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="21" min="21" style="1" width="5.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="22" min="22" style="1" width="9.7"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="23" min="23" style="1" width="15.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="24" min="24" style="1" width="15.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="25" min="25" style="1" width="6.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="26" min="26" style="1" width="9.37"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="27" min="27" style="0" width="21.44"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1024" min="1024" style="1" width="9.14"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="K1" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="N1" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="O1" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="P1" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="Q1" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="R1" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="S1" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="T1" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="U1" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="V1" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="W1" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="X1" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="Y1" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" s="3" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P2" s="5"/>
-[...2 lines deleted...]
-      <c r="T2" s="5"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
     </row>
     <row r="3" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P3" s="5"/>
-[...2 lines deleted...]
-      <c r="T3" s="5"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
     </row>
     <row r="4" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P4" s="5"/>
-[...2 lines deleted...]
-      <c r="T4" s="5"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
     </row>
     <row r="5" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P5" s="5"/>
-[...2 lines deleted...]
-      <c r="T5" s="5"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
     </row>
     <row r="6" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P6" s="5"/>
-[...2 lines deleted...]
-      <c r="T6" s="5"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
     </row>
     <row r="7" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P7" s="5"/>
-[...2 lines deleted...]
-      <c r="T7" s="5"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
     </row>
     <row r="8" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P8" s="5"/>
-[...2 lines deleted...]
-      <c r="T8" s="5"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
     </row>
     <row r="9" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P9" s="5"/>
-[...2 lines deleted...]
-      <c r="T9" s="5"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
     </row>
     <row r="10" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P10" s="5"/>
-[...2 lines deleted...]
-      <c r="T10" s="5"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
     </row>
     <row r="11" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P11" s="5"/>
-[...2 lines deleted...]
-      <c r="T11" s="5"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
     </row>
     <row r="12" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P12" s="5"/>
-[...2 lines deleted...]
-      <c r="T12" s="5"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
     </row>
     <row r="13" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P13" s="5"/>
-[...2 lines deleted...]
-      <c r="T13" s="5"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
     </row>
     <row r="14" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P14" s="5"/>
-[...2 lines deleted...]
-      <c r="T14" s="5"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
     </row>
     <row r="15" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P15" s="5"/>
-[...2 lines deleted...]
-      <c r="T15" s="5"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
     </row>
     <row r="16" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P16" s="5"/>
-[...2 lines deleted...]
-      <c r="T16" s="5"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
     </row>
     <row r="17" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P17" s="5"/>
-[...2 lines deleted...]
-      <c r="T17" s="5"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
     </row>
     <row r="18" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P18" s="5"/>
-[...2 lines deleted...]
-      <c r="T18" s="5"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
     </row>
     <row r="19" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P19" s="5"/>
-[...2 lines deleted...]
-      <c r="T19" s="5"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
     </row>
     <row r="20" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P20" s="5"/>
-[...2 lines deleted...]
-      <c r="T20" s="5"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
     </row>
     <row r="21" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P21" s="5"/>
-[...2 lines deleted...]
-      <c r="T21" s="5"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
     </row>
     <row r="22" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P22" s="5"/>
-[...2 lines deleted...]
-      <c r="T22" s="5"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
     </row>
     <row r="23" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P23" s="5"/>
-[...2 lines deleted...]
-      <c r="T23" s="5"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
     </row>
     <row r="24" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P24" s="5"/>
-[...2 lines deleted...]
-      <c r="T24" s="5"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
     </row>
     <row r="25" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P25" s="5"/>
-[...2 lines deleted...]
-      <c r="T25" s="5"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
     </row>
     <row r="26" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P26" s="5"/>
-[...2 lines deleted...]
-      <c r="T26" s="5"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
     </row>
     <row r="27" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P27" s="5"/>
-[...2 lines deleted...]
-      <c r="T27" s="5"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
     </row>
     <row r="28" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P28" s="5"/>
-[...2 lines deleted...]
-      <c r="T28" s="5"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
     </row>
     <row r="29" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P29" s="5"/>
-[...2 lines deleted...]
-      <c r="T29" s="5"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
     </row>
     <row r="30" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P30" s="5"/>
-[...2 lines deleted...]
-      <c r="T30" s="5"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
     </row>
     <row r="31" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P31" s="5"/>
-[...2 lines deleted...]
-      <c r="T31" s="5"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
     </row>
     <row r="32" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P32" s="5"/>
-[...2 lines deleted...]
-      <c r="T32" s="5"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
     </row>
     <row r="33" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P33" s="5"/>
-[...2 lines deleted...]
-      <c r="T33" s="5"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
     </row>
     <row r="34" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P34" s="5"/>
-[...2 lines deleted...]
-      <c r="T34" s="5"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
     </row>
     <row r="35" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P35" s="5"/>
-[...2 lines deleted...]
-      <c r="T35" s="5"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
     </row>
     <row r="36" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P36" s="5"/>
-[...2 lines deleted...]
-      <c r="T36" s="5"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="S36" s="6"/>
+      <c r="T36" s="6"/>
     </row>
     <row r="37" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P37" s="5"/>
-[...2 lines deleted...]
-      <c r="T37" s="5"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
     </row>
     <row r="38" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P38" s="5"/>
-[...2 lines deleted...]
-      <c r="T38" s="5"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
     </row>
     <row r="39" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P39" s="5"/>
-[...2 lines deleted...]
-      <c r="T39" s="5"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="S39" s="6"/>
+      <c r="T39" s="6"/>
     </row>
     <row r="40" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P40" s="5"/>
-[...2 lines deleted...]
-      <c r="T40" s="5"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
     </row>
     <row r="41" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P41" s="5"/>
-[...2 lines deleted...]
-      <c r="T41" s="5"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
     </row>
     <row r="42" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P42" s="5"/>
-[...2 lines deleted...]
-      <c r="T42" s="5"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
     </row>
     <row r="43" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P43" s="5"/>
-[...2 lines deleted...]
-      <c r="T43" s="5"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
     </row>
     <row r="44" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P44" s="5"/>
-[...2 lines deleted...]
-      <c r="T44" s="5"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
     </row>
     <row r="45" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P45" s="5"/>
-[...2 lines deleted...]
-      <c r="T45" s="5"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
     </row>
     <row r="46" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P46" s="5"/>
-[...2 lines deleted...]
-      <c r="T46" s="5"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
     </row>
     <row r="47" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P47" s="5"/>
-[...2 lines deleted...]
-      <c r="T47" s="5"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
     </row>
     <row r="48" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P48" s="5"/>
-[...2 lines deleted...]
-      <c r="T48" s="5"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
     </row>
     <row r="49" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P49" s="5"/>
-[...2 lines deleted...]
-      <c r="T49" s="5"/>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6"/>
     </row>
     <row r="50" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P50" s="5"/>
-[...2 lines deleted...]
-      <c r="T50" s="5"/>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6"/>
     </row>
     <row r="51" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P51" s="5"/>
-[...2 lines deleted...]
-      <c r="T51" s="5"/>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="6"/>
+      <c r="S51" s="6"/>
+      <c r="T51" s="6"/>
     </row>
     <row r="52" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P52" s="5"/>
-[...2 lines deleted...]
-      <c r="T52" s="5"/>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="S52" s="6"/>
+      <c r="T52" s="6"/>
     </row>
     <row r="53" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P53" s="5"/>
-[...2 lines deleted...]
-      <c r="T53" s="5"/>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="S53" s="6"/>
+      <c r="T53" s="6"/>
     </row>
     <row r="54" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P54" s="5"/>
-[...2 lines deleted...]
-      <c r="T54" s="5"/>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="6"/>
+      <c r="S54" s="6"/>
+      <c r="T54" s="6"/>
     </row>
     <row r="55" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P55" s="5"/>
-[...2 lines deleted...]
-      <c r="T55" s="5"/>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="S55" s="6"/>
+      <c r="T55" s="6"/>
     </row>
     <row r="56" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P56" s="5"/>
-[...2 lines deleted...]
-      <c r="T56" s="5"/>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="6"/>
+      <c r="S56" s="6"/>
+      <c r="T56" s="6"/>
     </row>
     <row r="57" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P57" s="5"/>
-[...2 lines deleted...]
-      <c r="T57" s="5"/>
+      <c r="P57" s="6"/>
+      <c r="Q57" s="6"/>
+      <c r="S57" s="6"/>
+      <c r="T57" s="6"/>
     </row>
     <row r="58" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P58" s="5"/>
-[...2 lines deleted...]
-      <c r="T58" s="5"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="6"/>
+      <c r="S58" s="6"/>
+      <c r="T58" s="6"/>
     </row>
     <row r="59" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P59" s="5"/>
-[...2 lines deleted...]
-      <c r="T59" s="5"/>
+      <c r="P59" s="6"/>
+      <c r="Q59" s="6"/>
+      <c r="S59" s="6"/>
+      <c r="T59" s="6"/>
     </row>
     <row r="60" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P60" s="5"/>
-[...2 lines deleted...]
-      <c r="T60" s="5"/>
+      <c r="P60" s="6"/>
+      <c r="Q60" s="6"/>
+      <c r="S60" s="6"/>
+      <c r="T60" s="6"/>
     </row>
     <row r="61" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P61" s="5"/>
-[...2 lines deleted...]
-      <c r="T61" s="5"/>
+      <c r="P61" s="6"/>
+      <c r="Q61" s="6"/>
+      <c r="S61" s="6"/>
+      <c r="T61" s="6"/>
     </row>
     <row r="62" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P62" s="5"/>
-[...2 lines deleted...]
-      <c r="T62" s="5"/>
+      <c r="P62" s="6"/>
+      <c r="Q62" s="6"/>
+      <c r="S62" s="6"/>
+      <c r="T62" s="6"/>
     </row>
     <row r="63" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P63" s="5"/>
-[...2 lines deleted...]
-      <c r="T63" s="5"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="6"/>
+      <c r="S63" s="6"/>
+      <c r="T63" s="6"/>
     </row>
     <row r="64" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P64" s="5"/>
-[...2 lines deleted...]
-      <c r="T64" s="5"/>
+      <c r="P64" s="6"/>
+      <c r="Q64" s="6"/>
+      <c r="S64" s="6"/>
+      <c r="T64" s="6"/>
     </row>
     <row r="65" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P65" s="5"/>
-[...2 lines deleted...]
-      <c r="T65" s="5"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="6"/>
+      <c r="S65" s="6"/>
+      <c r="T65" s="6"/>
     </row>
     <row r="66" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P66" s="5"/>
-[...2 lines deleted...]
-      <c r="T66" s="5"/>
+      <c r="P66" s="6"/>
+      <c r="Q66" s="6"/>
+      <c r="S66" s="6"/>
+      <c r="T66" s="6"/>
     </row>
     <row r="67" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P67" s="5"/>
-[...2 lines deleted...]
-      <c r="T67" s="5"/>
+      <c r="P67" s="6"/>
+      <c r="Q67" s="6"/>
+      <c r="S67" s="6"/>
+      <c r="T67" s="6"/>
     </row>
     <row r="68" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P68" s="5"/>
-[...2 lines deleted...]
-      <c r="T68" s="5"/>
+      <c r="P68" s="6"/>
+      <c r="Q68" s="6"/>
+      <c r="S68" s="6"/>
+      <c r="T68" s="6"/>
     </row>
     <row r="69" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P69" s="5"/>
-[...2 lines deleted...]
-      <c r="T69" s="5"/>
+      <c r="P69" s="6"/>
+      <c r="Q69" s="6"/>
+      <c r="S69" s="6"/>
+      <c r="T69" s="6"/>
     </row>
     <row r="70" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P70" s="5"/>
-[...2 lines deleted...]
-      <c r="T70" s="5"/>
+      <c r="P70" s="6"/>
+      <c r="Q70" s="6"/>
+      <c r="S70" s="6"/>
+      <c r="T70" s="6"/>
     </row>
     <row r="71" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P71" s="5"/>
-[...2 lines deleted...]
-      <c r="T71" s="5"/>
+      <c r="P71" s="6"/>
+      <c r="Q71" s="6"/>
+      <c r="S71" s="6"/>
+      <c r="T71" s="6"/>
     </row>
     <row r="72" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P72" s="5"/>
-[...2 lines deleted...]
-      <c r="T72" s="5"/>
+      <c r="P72" s="6"/>
+      <c r="Q72" s="6"/>
+      <c r="S72" s="6"/>
+      <c r="T72" s="6"/>
     </row>
     <row r="73" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P73" s="5"/>
-[...2 lines deleted...]
-      <c r="T73" s="5"/>
+      <c r="P73" s="6"/>
+      <c r="Q73" s="6"/>
+      <c r="S73" s="6"/>
+      <c r="T73" s="6"/>
     </row>
     <row r="74" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P74" s="5"/>
-[...2 lines deleted...]
-      <c r="T74" s="5"/>
+      <c r="P74" s="6"/>
+      <c r="Q74" s="6"/>
+      <c r="S74" s="6"/>
+      <c r="T74" s="6"/>
     </row>
     <row r="75" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P75" s="5"/>
-[...2 lines deleted...]
-      <c r="T75" s="5"/>
+      <c r="P75" s="6"/>
+      <c r="Q75" s="6"/>
+      <c r="S75" s="6"/>
+      <c r="T75" s="6"/>
     </row>
     <row r="76" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P76" s="5"/>
-[...2 lines deleted...]
-      <c r="T76" s="5"/>
+      <c r="P76" s="6"/>
+      <c r="Q76" s="6"/>
+      <c r="S76" s="6"/>
+      <c r="T76" s="6"/>
     </row>
     <row r="77" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P77" s="5"/>
-[...2 lines deleted...]
-      <c r="T77" s="5"/>
+      <c r="P77" s="6"/>
+      <c r="Q77" s="6"/>
+      <c r="S77" s="6"/>
+      <c r="T77" s="6"/>
     </row>
     <row r="78" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P78" s="5"/>
-[...2 lines deleted...]
-      <c r="T78" s="5"/>
+      <c r="P78" s="6"/>
+      <c r="Q78" s="6"/>
+      <c r="S78" s="6"/>
+      <c r="T78" s="6"/>
     </row>
     <row r="79" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P79" s="5"/>
-[...2 lines deleted...]
-      <c r="T79" s="5"/>
+      <c r="P79" s="6"/>
+      <c r="Q79" s="6"/>
+      <c r="S79" s="6"/>
+      <c r="T79" s="6"/>
     </row>
     <row r="80" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P80" s="5"/>
-[...2 lines deleted...]
-      <c r="T80" s="5"/>
+      <c r="P80" s="6"/>
+      <c r="Q80" s="6"/>
+      <c r="S80" s="6"/>
+      <c r="T80" s="6"/>
     </row>
     <row r="81" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P81" s="5"/>
-[...2 lines deleted...]
-      <c r="T81" s="5"/>
+      <c r="P81" s="6"/>
+      <c r="Q81" s="6"/>
+      <c r="S81" s="6"/>
+      <c r="T81" s="6"/>
     </row>
     <row r="82" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P82" s="5"/>
-[...2 lines deleted...]
-      <c r="T82" s="5"/>
+      <c r="P82" s="6"/>
+      <c r="Q82" s="6"/>
+      <c r="S82" s="6"/>
+      <c r="T82" s="6"/>
     </row>
     <row r="83" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P83" s="5"/>
-[...2 lines deleted...]
-      <c r="T83" s="5"/>
+      <c r="P83" s="6"/>
+      <c r="Q83" s="6"/>
+      <c r="S83" s="6"/>
+      <c r="T83" s="6"/>
     </row>
     <row r="84" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P84" s="5"/>
-[...2 lines deleted...]
-      <c r="T84" s="5"/>
+      <c r="P84" s="6"/>
+      <c r="Q84" s="6"/>
+      <c r="S84" s="6"/>
+      <c r="T84" s="6"/>
     </row>
     <row r="85" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P85" s="5"/>
-[...2 lines deleted...]
-      <c r="T85" s="5"/>
+      <c r="P85" s="6"/>
+      <c r="Q85" s="6"/>
+      <c r="S85" s="6"/>
+      <c r="T85" s="6"/>
     </row>
     <row r="86" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P86" s="5"/>
-[...2 lines deleted...]
-      <c r="T86" s="5"/>
+      <c r="P86" s="6"/>
+      <c r="Q86" s="6"/>
+      <c r="S86" s="6"/>
+      <c r="T86" s="6"/>
     </row>
     <row r="87" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P87" s="5"/>
-[...2 lines deleted...]
-      <c r="T87" s="5"/>
+      <c r="P87" s="6"/>
+      <c r="Q87" s="6"/>
+      <c r="S87" s="6"/>
+      <c r="T87" s="6"/>
     </row>
     <row r="88" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P88" s="5"/>
-[...2 lines deleted...]
-      <c r="T88" s="5"/>
+      <c r="P88" s="6"/>
+      <c r="Q88" s="6"/>
+      <c r="S88" s="6"/>
+      <c r="T88" s="6"/>
     </row>
     <row r="89" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P89" s="5"/>
-[...2 lines deleted...]
-      <c r="T89" s="5"/>
+      <c r="P89" s="6"/>
+      <c r="Q89" s="6"/>
+      <c r="S89" s="6"/>
+      <c r="T89" s="6"/>
     </row>
     <row r="90" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P90" s="5"/>
-[...2 lines deleted...]
-      <c r="T90" s="5"/>
+      <c r="P90" s="6"/>
+      <c r="Q90" s="6"/>
+      <c r="S90" s="6"/>
+      <c r="T90" s="6"/>
     </row>
     <row r="91" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P91" s="5"/>
-[...2 lines deleted...]
-      <c r="T91" s="5"/>
+      <c r="P91" s="6"/>
+      <c r="Q91" s="6"/>
+      <c r="S91" s="6"/>
+      <c r="T91" s="6"/>
     </row>
     <row r="92" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P92" s="5"/>
-[...2 lines deleted...]
-      <c r="T92" s="5"/>
+      <c r="P92" s="6"/>
+      <c r="Q92" s="6"/>
+      <c r="S92" s="6"/>
+      <c r="T92" s="6"/>
     </row>
     <row r="93" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P93" s="5"/>
-[...2 lines deleted...]
-      <c r="T93" s="5"/>
+      <c r="P93" s="6"/>
+      <c r="Q93" s="6"/>
+      <c r="S93" s="6"/>
+      <c r="T93" s="6"/>
     </row>
     <row r="94" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P94" s="5"/>
-[...2 lines deleted...]
-      <c r="T94" s="5"/>
+      <c r="P94" s="6"/>
+      <c r="Q94" s="6"/>
+      <c r="S94" s="6"/>
+      <c r="T94" s="6"/>
     </row>
     <row r="95" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P95" s="5"/>
-[...2 lines deleted...]
-      <c r="T95" s="5"/>
+      <c r="P95" s="6"/>
+      <c r="Q95" s="6"/>
+      <c r="S95" s="6"/>
+      <c r="T95" s="6"/>
     </row>
     <row r="96" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P96" s="5"/>
-[...2 lines deleted...]
-      <c r="T96" s="5"/>
+      <c r="P96" s="6"/>
+      <c r="Q96" s="6"/>
+      <c r="S96" s="6"/>
+      <c r="T96" s="6"/>
     </row>
     <row r="97" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P97" s="5"/>
-[...2 lines deleted...]
-      <c r="T97" s="5"/>
+      <c r="P97" s="6"/>
+      <c r="Q97" s="6"/>
+      <c r="S97" s="6"/>
+      <c r="T97" s="6"/>
     </row>
     <row r="98" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P98" s="5"/>
-[...2 lines deleted...]
-      <c r="T98" s="5"/>
+      <c r="P98" s="6"/>
+      <c r="Q98" s="6"/>
+      <c r="S98" s="6"/>
+      <c r="T98" s="6"/>
     </row>
     <row r="99" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P99" s="5"/>
-[...2 lines deleted...]
-      <c r="T99" s="5"/>
+      <c r="P99" s="6"/>
+      <c r="Q99" s="6"/>
+      <c r="S99" s="6"/>
+      <c r="T99" s="6"/>
     </row>
     <row r="100" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P100" s="5"/>
-[...2 lines deleted...]
-      <c r="T100" s="5"/>
+      <c r="P100" s="6"/>
+      <c r="Q100" s="6"/>
+      <c r="S100" s="6"/>
+      <c r="T100" s="6"/>
     </row>
     <row r="101" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P101" s="5"/>
-[...2 lines deleted...]
-      <c r="T101" s="5"/>
+      <c r="P101" s="6"/>
+      <c r="Q101" s="6"/>
+      <c r="S101" s="6"/>
+      <c r="T101" s="6"/>
     </row>
     <row r="102" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P102" s="5"/>
-[...2 lines deleted...]
-      <c r="T102" s="5"/>
+      <c r="P102" s="6"/>
+      <c r="Q102" s="6"/>
+      <c r="S102" s="6"/>
+      <c r="T102" s="6"/>
     </row>
     <row r="103" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P103" s="5"/>
-[...2 lines deleted...]
-      <c r="T103" s="5"/>
+      <c r="P103" s="6"/>
+      <c r="Q103" s="6"/>
+      <c r="S103" s="6"/>
+      <c r="T103" s="6"/>
     </row>
     <row r="104" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P104" s="5"/>
-[...2 lines deleted...]
-      <c r="T104" s="5"/>
+      <c r="P104" s="6"/>
+      <c r="Q104" s="6"/>
+      <c r="S104" s="6"/>
+      <c r="T104" s="6"/>
     </row>
     <row r="105" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P105" s="5"/>
-[...2 lines deleted...]
-      <c r="T105" s="5"/>
+      <c r="P105" s="6"/>
+      <c r="Q105" s="6"/>
+      <c r="S105" s="6"/>
+      <c r="T105" s="6"/>
     </row>
     <row r="106" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P106" s="5"/>
-[...2 lines deleted...]
-      <c r="T106" s="5"/>
+      <c r="P106" s="6"/>
+      <c r="Q106" s="6"/>
+      <c r="S106" s="6"/>
+      <c r="T106" s="6"/>
     </row>
     <row r="107" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P107" s="5"/>
-[...2 lines deleted...]
-      <c r="T107" s="5"/>
+      <c r="P107" s="6"/>
+      <c r="Q107" s="6"/>
+      <c r="S107" s="6"/>
+      <c r="T107" s="6"/>
     </row>
     <row r="108" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P108" s="5"/>
-[...2 lines deleted...]
-      <c r="T108" s="5"/>
+      <c r="P108" s="6"/>
+      <c r="Q108" s="6"/>
+      <c r="S108" s="6"/>
+      <c r="T108" s="6"/>
     </row>
     <row r="109" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P109" s="5"/>
-[...2 lines deleted...]
-      <c r="T109" s="5"/>
+      <c r="P109" s="6"/>
+      <c r="Q109" s="6"/>
+      <c r="S109" s="6"/>
+      <c r="T109" s="6"/>
     </row>
     <row r="110" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P110" s="5"/>
-[...2 lines deleted...]
-      <c r="T110" s="5"/>
+      <c r="P110" s="6"/>
+      <c r="Q110" s="6"/>
+      <c r="S110" s="6"/>
+      <c r="T110" s="6"/>
     </row>
     <row r="111" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P111" s="5"/>
-[...2 lines deleted...]
-      <c r="T111" s="5"/>
+      <c r="P111" s="6"/>
+      <c r="Q111" s="6"/>
+      <c r="S111" s="6"/>
+      <c r="T111" s="6"/>
     </row>
     <row r="112" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P112" s="5"/>
-[...2 lines deleted...]
-      <c r="T112" s="5"/>
+      <c r="P112" s="6"/>
+      <c r="Q112" s="6"/>
+      <c r="S112" s="6"/>
+      <c r="T112" s="6"/>
     </row>
     <row r="113" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P113" s="5"/>
-[...2 lines deleted...]
-      <c r="T113" s="5"/>
+      <c r="P113" s="6"/>
+      <c r="Q113" s="6"/>
+      <c r="S113" s="6"/>
+      <c r="T113" s="6"/>
     </row>
     <row r="114" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P114" s="5"/>
-[...2 lines deleted...]
-      <c r="T114" s="5"/>
+      <c r="P114" s="6"/>
+      <c r="Q114" s="6"/>
+      <c r="S114" s="6"/>
+      <c r="T114" s="6"/>
     </row>
     <row r="115" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P115" s="5"/>
-[...2 lines deleted...]
-      <c r="T115" s="5"/>
+      <c r="P115" s="6"/>
+      <c r="Q115" s="6"/>
+      <c r="S115" s="6"/>
+      <c r="T115" s="6"/>
     </row>
     <row r="116" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P116" s="5"/>
-[...2 lines deleted...]
-      <c r="T116" s="5"/>
+      <c r="P116" s="6"/>
+      <c r="Q116" s="6"/>
+      <c r="S116" s="6"/>
+      <c r="T116" s="6"/>
     </row>
     <row r="117" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P117" s="5"/>
-[...2 lines deleted...]
-      <c r="T117" s="5"/>
+      <c r="P117" s="6"/>
+      <c r="Q117" s="6"/>
+      <c r="S117" s="6"/>
+      <c r="T117" s="6"/>
     </row>
     <row r="118" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P118" s="5"/>
-[...2 lines deleted...]
-      <c r="T118" s="5"/>
+      <c r="P118" s="6"/>
+      <c r="Q118" s="6"/>
+      <c r="S118" s="6"/>
+      <c r="T118" s="6"/>
     </row>
     <row r="119" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P119" s="5"/>
-[...2 lines deleted...]
-      <c r="T119" s="5"/>
+      <c r="P119" s="6"/>
+      <c r="Q119" s="6"/>
+      <c r="S119" s="6"/>
+      <c r="T119" s="6"/>
     </row>
     <row r="120" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P120" s="5"/>
-[...2 lines deleted...]
-      <c r="T120" s="5"/>
+      <c r="P120" s="6"/>
+      <c r="Q120" s="6"/>
+      <c r="S120" s="6"/>
+      <c r="T120" s="6"/>
     </row>
     <row r="121" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P121" s="5"/>
-[...2 lines deleted...]
-      <c r="T121" s="5"/>
+      <c r="P121" s="6"/>
+      <c r="Q121" s="6"/>
+      <c r="S121" s="6"/>
+      <c r="T121" s="6"/>
     </row>
     <row r="122" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P122" s="5"/>
-[...2 lines deleted...]
-      <c r="T122" s="5"/>
+      <c r="P122" s="6"/>
+      <c r="Q122" s="6"/>
+      <c r="S122" s="6"/>
+      <c r="T122" s="6"/>
     </row>
     <row r="123" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P123" s="5"/>
-[...2 lines deleted...]
-      <c r="T123" s="5"/>
+      <c r="P123" s="6"/>
+      <c r="Q123" s="6"/>
+      <c r="S123" s="6"/>
+      <c r="T123" s="6"/>
     </row>
     <row r="124" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P124" s="5"/>
-[...2 lines deleted...]
-      <c r="T124" s="5"/>
+      <c r="P124" s="6"/>
+      <c r="Q124" s="6"/>
+      <c r="S124" s="6"/>
+      <c r="T124" s="6"/>
     </row>
     <row r="125" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P125" s="5"/>
-[...2 lines deleted...]
-      <c r="T125" s="5"/>
+      <c r="P125" s="6"/>
+      <c r="Q125" s="6"/>
+      <c r="S125" s="6"/>
+      <c r="T125" s="6"/>
     </row>
     <row r="126" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P126" s="5"/>
-[...2 lines deleted...]
-      <c r="T126" s="5"/>
+      <c r="P126" s="6"/>
+      <c r="Q126" s="6"/>
+      <c r="S126" s="6"/>
+      <c r="T126" s="6"/>
     </row>
     <row r="127" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P127" s="5"/>
-[...2 lines deleted...]
-      <c r="T127" s="5"/>
+      <c r="P127" s="6"/>
+      <c r="Q127" s="6"/>
+      <c r="S127" s="6"/>
+      <c r="T127" s="6"/>
     </row>
     <row r="128" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P128" s="5"/>
-[...2 lines deleted...]
-      <c r="T128" s="5"/>
+      <c r="P128" s="6"/>
+      <c r="Q128" s="6"/>
+      <c r="S128" s="6"/>
+      <c r="T128" s="6"/>
     </row>
     <row r="129" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P129" s="5"/>
-[...2 lines deleted...]
-      <c r="T129" s="5"/>
+      <c r="P129" s="6"/>
+      <c r="Q129" s="6"/>
+      <c r="S129" s="6"/>
+      <c r="T129" s="6"/>
     </row>
     <row r="130" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P130" s="5"/>
-[...2 lines deleted...]
-      <c r="T130" s="5"/>
+      <c r="P130" s="6"/>
+      <c r="Q130" s="6"/>
+      <c r="S130" s="6"/>
+      <c r="T130" s="6"/>
     </row>
     <row r="131" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P131" s="5"/>
-[...2 lines deleted...]
-      <c r="T131" s="5"/>
+      <c r="P131" s="6"/>
+      <c r="Q131" s="6"/>
+      <c r="S131" s="6"/>
+      <c r="T131" s="6"/>
     </row>
     <row r="132" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P132" s="5"/>
-[...2 lines deleted...]
-      <c r="T132" s="5"/>
+      <c r="P132" s="6"/>
+      <c r="Q132" s="6"/>
+      <c r="S132" s="6"/>
+      <c r="T132" s="6"/>
     </row>
     <row r="133" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P133" s="5"/>
-[...2 lines deleted...]
-      <c r="T133" s="5"/>
+      <c r="P133" s="6"/>
+      <c r="Q133" s="6"/>
+      <c r="S133" s="6"/>
+      <c r="T133" s="6"/>
     </row>
     <row r="134" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P134" s="5"/>
-[...2 lines deleted...]
-      <c r="T134" s="5"/>
+      <c r="P134" s="6"/>
+      <c r="Q134" s="6"/>
+      <c r="S134" s="6"/>
+      <c r="T134" s="6"/>
     </row>
     <row r="135" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P135" s="5"/>
-[...2 lines deleted...]
-      <c r="T135" s="5"/>
+      <c r="P135" s="6"/>
+      <c r="Q135" s="6"/>
+      <c r="S135" s="6"/>
+      <c r="T135" s="6"/>
     </row>
     <row r="136" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P136" s="5"/>
-[...2 lines deleted...]
-      <c r="T136" s="5"/>
+      <c r="P136" s="6"/>
+      <c r="Q136" s="6"/>
+      <c r="S136" s="6"/>
+      <c r="T136" s="6"/>
     </row>
     <row r="137" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P137" s="5"/>
-[...2 lines deleted...]
-      <c r="T137" s="5"/>
+      <c r="P137" s="6"/>
+      <c r="Q137" s="6"/>
+      <c r="S137" s="6"/>
+      <c r="T137" s="6"/>
     </row>
     <row r="138" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P138" s="5"/>
-[...2 lines deleted...]
-      <c r="T138" s="5"/>
+      <c r="P138" s="6"/>
+      <c r="Q138" s="6"/>
+      <c r="S138" s="6"/>
+      <c r="T138" s="6"/>
     </row>
     <row r="139" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P139" s="5"/>
-[...2 lines deleted...]
-      <c r="T139" s="5"/>
+      <c r="P139" s="6"/>
+      <c r="Q139" s="6"/>
+      <c r="S139" s="6"/>
+      <c r="T139" s="6"/>
     </row>
     <row r="140" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P140" s="5"/>
-[...2 lines deleted...]
-      <c r="T140" s="5"/>
+      <c r="P140" s="6"/>
+      <c r="Q140" s="6"/>
+      <c r="S140" s="6"/>
+      <c r="T140" s="6"/>
     </row>
     <row r="141" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P141" s="5"/>
-[...2 lines deleted...]
-      <c r="T141" s="5"/>
+      <c r="P141" s="6"/>
+      <c r="Q141" s="6"/>
+      <c r="S141" s="6"/>
+      <c r="T141" s="6"/>
     </row>
     <row r="142" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P142" s="5"/>
-[...2 lines deleted...]
-      <c r="T142" s="5"/>
+      <c r="P142" s="6"/>
+      <c r="Q142" s="6"/>
+      <c r="S142" s="6"/>
+      <c r="T142" s="6"/>
     </row>
     <row r="143" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P143" s="5"/>
-[...2 lines deleted...]
-      <c r="T143" s="5"/>
+      <c r="P143" s="6"/>
+      <c r="Q143" s="6"/>
+      <c r="S143" s="6"/>
+      <c r="T143" s="6"/>
     </row>
     <row r="144" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P144" s="5"/>
-[...2 lines deleted...]
-      <c r="T144" s="5"/>
+      <c r="P144" s="6"/>
+      <c r="Q144" s="6"/>
+      <c r="S144" s="6"/>
+      <c r="T144" s="6"/>
     </row>
     <row r="145" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P145" s="5"/>
-[...2 lines deleted...]
-      <c r="T145" s="5"/>
+      <c r="P145" s="6"/>
+      <c r="Q145" s="6"/>
+      <c r="S145" s="6"/>
+      <c r="T145" s="6"/>
     </row>
     <row r="146" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P146" s="5"/>
-[...2 lines deleted...]
-      <c r="T146" s="5"/>
+      <c r="P146" s="6"/>
+      <c r="Q146" s="6"/>
+      <c r="S146" s="6"/>
+      <c r="T146" s="6"/>
     </row>
     <row r="147" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P147" s="5"/>
-[...2 lines deleted...]
-      <c r="T147" s="5"/>
+      <c r="P147" s="6"/>
+      <c r="Q147" s="6"/>
+      <c r="S147" s="6"/>
+      <c r="T147" s="6"/>
     </row>
     <row r="148" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P148" s="5"/>
-[...2 lines deleted...]
-      <c r="T148" s="5"/>
+      <c r="P148" s="6"/>
+      <c r="Q148" s="6"/>
+      <c r="S148" s="6"/>
+      <c r="T148" s="6"/>
     </row>
     <row r="149" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P149" s="5"/>
-[...2 lines deleted...]
-      <c r="T149" s="5"/>
+      <c r="P149" s="6"/>
+      <c r="Q149" s="6"/>
+      <c r="S149" s="6"/>
+      <c r="T149" s="6"/>
     </row>
     <row r="150" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P150" s="5"/>
-[...2 lines deleted...]
-      <c r="T150" s="5"/>
+      <c r="P150" s="6"/>
+      <c r="Q150" s="6"/>
+      <c r="S150" s="6"/>
+      <c r="T150" s="6"/>
     </row>
     <row r="151" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P151" s="5"/>
-[...2 lines deleted...]
-      <c r="T151" s="5"/>
+      <c r="P151" s="6"/>
+      <c r="Q151" s="6"/>
+      <c r="S151" s="6"/>
+      <c r="T151" s="6"/>
     </row>
     <row r="152" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P152" s="5"/>
-[...2 lines deleted...]
-      <c r="T152" s="5"/>
+      <c r="P152" s="6"/>
+      <c r="Q152" s="6"/>
+      <c r="S152" s="6"/>
+      <c r="T152" s="6"/>
     </row>
     <row r="153" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P153" s="5"/>
-[...2 lines deleted...]
-      <c r="T153" s="5"/>
+      <c r="P153" s="6"/>
+      <c r="Q153" s="6"/>
+      <c r="S153" s="6"/>
+      <c r="T153" s="6"/>
     </row>
     <row r="154" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P154" s="5"/>
-[...2 lines deleted...]
-      <c r="T154" s="5"/>
+      <c r="P154" s="6"/>
+      <c r="Q154" s="6"/>
+      <c r="S154" s="6"/>
+      <c r="T154" s="6"/>
     </row>
     <row r="155" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P155" s="5"/>
-[...2 lines deleted...]
-      <c r="T155" s="5"/>
+      <c r="P155" s="6"/>
+      <c r="Q155" s="6"/>
+      <c r="S155" s="6"/>
+      <c r="T155" s="6"/>
     </row>
     <row r="156" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P156" s="5"/>
-[...2 lines deleted...]
-      <c r="T156" s="5"/>
+      <c r="P156" s="6"/>
+      <c r="Q156" s="6"/>
+      <c r="S156" s="6"/>
+      <c r="T156" s="6"/>
     </row>
     <row r="157" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P157" s="5"/>
-[...2 lines deleted...]
-      <c r="T157" s="5"/>
+      <c r="P157" s="6"/>
+      <c r="Q157" s="6"/>
+      <c r="S157" s="6"/>
+      <c r="T157" s="6"/>
     </row>
     <row r="158" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P158" s="5"/>
-[...2 lines deleted...]
-      <c r="T158" s="5"/>
+      <c r="P158" s="6"/>
+      <c r="Q158" s="6"/>
+      <c r="S158" s="6"/>
+      <c r="T158" s="6"/>
     </row>
     <row r="159" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P159" s="5"/>
-[...2 lines deleted...]
-      <c r="T159" s="5"/>
+      <c r="P159" s="6"/>
+      <c r="Q159" s="6"/>
+      <c r="S159" s="6"/>
+      <c r="T159" s="6"/>
     </row>
     <row r="160" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P160" s="5"/>
-[...2 lines deleted...]
-      <c r="T160" s="5"/>
+      <c r="P160" s="6"/>
+      <c r="Q160" s="6"/>
+      <c r="S160" s="6"/>
+      <c r="T160" s="6"/>
     </row>
     <row r="161" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P161" s="5"/>
-[...2 lines deleted...]
-      <c r="T161" s="5"/>
+      <c r="P161" s="6"/>
+      <c r="Q161" s="6"/>
+      <c r="S161" s="6"/>
+      <c r="T161" s="6"/>
     </row>
     <row r="162" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P162" s="5"/>
-[...2 lines deleted...]
-      <c r="T162" s="5"/>
+      <c r="P162" s="6"/>
+      <c r="Q162" s="6"/>
+      <c r="S162" s="6"/>
+      <c r="T162" s="6"/>
     </row>
     <row r="163" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P163" s="5"/>
-[...2 lines deleted...]
-      <c r="T163" s="5"/>
+      <c r="P163" s="6"/>
+      <c r="Q163" s="6"/>
+      <c r="S163" s="6"/>
+      <c r="T163" s="6"/>
     </row>
     <row r="164" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P164" s="5"/>
-[...2 lines deleted...]
-      <c r="T164" s="5"/>
+      <c r="P164" s="6"/>
+      <c r="Q164" s="6"/>
+      <c r="S164" s="6"/>
+      <c r="T164" s="6"/>
     </row>
     <row r="165" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P165" s="5"/>
-[...2 lines deleted...]
-      <c r="T165" s="5"/>
+      <c r="P165" s="6"/>
+      <c r="Q165" s="6"/>
+      <c r="S165" s="6"/>
+      <c r="T165" s="6"/>
     </row>
     <row r="166" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P166" s="5"/>
-[...2 lines deleted...]
-      <c r="T166" s="5"/>
+      <c r="P166" s="6"/>
+      <c r="Q166" s="6"/>
+      <c r="S166" s="6"/>
+      <c r="T166" s="6"/>
     </row>
     <row r="167" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P167" s="5"/>
-[...2 lines deleted...]
-      <c r="T167" s="5"/>
+      <c r="P167" s="6"/>
+      <c r="Q167" s="6"/>
+      <c r="S167" s="6"/>
+      <c r="T167" s="6"/>
     </row>
     <row r="168" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P168" s="5"/>
-[...2 lines deleted...]
-      <c r="T168" s="5"/>
+      <c r="P168" s="6"/>
+      <c r="Q168" s="6"/>
+      <c r="S168" s="6"/>
+      <c r="T168" s="6"/>
     </row>
     <row r="169" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P169" s="5"/>
-[...2 lines deleted...]
-      <c r="T169" s="5"/>
+      <c r="P169" s="6"/>
+      <c r="Q169" s="6"/>
+      <c r="S169" s="6"/>
+      <c r="T169" s="6"/>
     </row>
     <row r="170" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P170" s="5"/>
-[...2 lines deleted...]
-      <c r="T170" s="5"/>
+      <c r="P170" s="6"/>
+      <c r="Q170" s="6"/>
+      <c r="S170" s="6"/>
+      <c r="T170" s="6"/>
     </row>
     <row r="171" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P171" s="5"/>
-[...2 lines deleted...]
-      <c r="T171" s="5"/>
+      <c r="P171" s="6"/>
+      <c r="Q171" s="6"/>
+      <c r="S171" s="6"/>
+      <c r="T171" s="6"/>
     </row>
     <row r="172" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P172" s="5"/>
-[...2 lines deleted...]
-      <c r="T172" s="5"/>
+      <c r="P172" s="6"/>
+      <c r="Q172" s="6"/>
+      <c r="S172" s="6"/>
+      <c r="T172" s="6"/>
     </row>
     <row r="173" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P173" s="5"/>
-[...2 lines deleted...]
-      <c r="T173" s="5"/>
+      <c r="P173" s="6"/>
+      <c r="Q173" s="6"/>
+      <c r="S173" s="6"/>
+      <c r="T173" s="6"/>
     </row>
     <row r="174" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P174" s="5"/>
-[...2 lines deleted...]
-      <c r="T174" s="5"/>
+      <c r="P174" s="6"/>
+      <c r="Q174" s="6"/>
+      <c r="S174" s="6"/>
+      <c r="T174" s="6"/>
     </row>
     <row r="175" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P175" s="5"/>
-[...2 lines deleted...]
-      <c r="T175" s="5"/>
+      <c r="P175" s="6"/>
+      <c r="Q175" s="6"/>
+      <c r="S175" s="6"/>
+      <c r="T175" s="6"/>
     </row>
     <row r="176" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P176" s="5"/>
-[...2 lines deleted...]
-      <c r="T176" s="5"/>
+      <c r="P176" s="6"/>
+      <c r="Q176" s="6"/>
+      <c r="S176" s="6"/>
+      <c r="T176" s="6"/>
     </row>
     <row r="177" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P177" s="5"/>
-[...2 lines deleted...]
-      <c r="T177" s="5"/>
+      <c r="P177" s="6"/>
+      <c r="Q177" s="6"/>
+      <c r="S177" s="6"/>
+      <c r="T177" s="6"/>
     </row>
     <row r="178" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P178" s="5"/>
-[...2 lines deleted...]
-      <c r="T178" s="5"/>
+      <c r="P178" s="6"/>
+      <c r="Q178" s="6"/>
+      <c r="S178" s="6"/>
+      <c r="T178" s="6"/>
     </row>
     <row r="179" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P179" s="5"/>
-[...2 lines deleted...]
-      <c r="T179" s="5"/>
+      <c r="P179" s="6"/>
+      <c r="Q179" s="6"/>
+      <c r="S179" s="6"/>
+      <c r="T179" s="6"/>
     </row>
     <row r="180" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P180" s="5"/>
-[...2 lines deleted...]
-      <c r="T180" s="5"/>
+      <c r="P180" s="6"/>
+      <c r="Q180" s="6"/>
+      <c r="S180" s="6"/>
+      <c r="T180" s="6"/>
     </row>
     <row r="181" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P181" s="5"/>
-[...2 lines deleted...]
-      <c r="T181" s="5"/>
+      <c r="P181" s="6"/>
+      <c r="Q181" s="6"/>
+      <c r="S181" s="6"/>
+      <c r="T181" s="6"/>
     </row>
     <row r="182" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P182" s="5"/>
-[...2 lines deleted...]
-      <c r="T182" s="5"/>
+      <c r="P182" s="6"/>
+      <c r="Q182" s="6"/>
+      <c r="S182" s="6"/>
+      <c r="T182" s="6"/>
     </row>
     <row r="183" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P183" s="5"/>
-[...2 lines deleted...]
-      <c r="T183" s="5"/>
+      <c r="P183" s="6"/>
+      <c r="Q183" s="6"/>
+      <c r="S183" s="6"/>
+      <c r="T183" s="6"/>
     </row>
     <row r="184" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P184" s="5"/>
-[...2 lines deleted...]
-      <c r="T184" s="5"/>
+      <c r="P184" s="6"/>
+      <c r="Q184" s="6"/>
+      <c r="S184" s="6"/>
+      <c r="T184" s="6"/>
     </row>
     <row r="185" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P185" s="5"/>
-[...2 lines deleted...]
-      <c r="T185" s="5"/>
+      <c r="P185" s="6"/>
+      <c r="Q185" s="6"/>
+      <c r="S185" s="6"/>
+      <c r="T185" s="6"/>
     </row>
     <row r="186" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P186" s="5"/>
-[...2 lines deleted...]
-      <c r="T186" s="5"/>
+      <c r="P186" s="6"/>
+      <c r="Q186" s="6"/>
+      <c r="S186" s="6"/>
+      <c r="T186" s="6"/>
     </row>
     <row r="187" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P187" s="5"/>
-[...2 lines deleted...]
-      <c r="T187" s="5"/>
+      <c r="P187" s="6"/>
+      <c r="Q187" s="6"/>
+      <c r="S187" s="6"/>
+      <c r="T187" s="6"/>
     </row>
     <row r="188" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P188" s="5"/>
-[...2 lines deleted...]
-      <c r="T188" s="5"/>
+      <c r="P188" s="6"/>
+      <c r="Q188" s="6"/>
+      <c r="S188" s="6"/>
+      <c r="T188" s="6"/>
     </row>
     <row r="189" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P189" s="5"/>
-[...2 lines deleted...]
-      <c r="T189" s="5"/>
+      <c r="P189" s="6"/>
+      <c r="Q189" s="6"/>
+      <c r="S189" s="6"/>
+      <c r="T189" s="6"/>
     </row>
     <row r="190" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P190" s="5"/>
-[...2 lines deleted...]
-      <c r="T190" s="5"/>
+      <c r="P190" s="6"/>
+      <c r="Q190" s="6"/>
+      <c r="S190" s="6"/>
+      <c r="T190" s="6"/>
     </row>
     <row r="191" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P191" s="5"/>
-[...2 lines deleted...]
-      <c r="T191" s="5"/>
+      <c r="P191" s="6"/>
+      <c r="Q191" s="6"/>
+      <c r="S191" s="6"/>
+      <c r="T191" s="6"/>
     </row>
     <row r="192" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P192" s="5"/>
-[...2 lines deleted...]
-      <c r="T192" s="5"/>
+      <c r="P192" s="6"/>
+      <c r="Q192" s="6"/>
+      <c r="S192" s="6"/>
+      <c r="T192" s="6"/>
     </row>
     <row r="193" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P193" s="5"/>
-[...2 lines deleted...]
-      <c r="T193" s="5"/>
+      <c r="P193" s="6"/>
+      <c r="Q193" s="6"/>
+      <c r="S193" s="6"/>
+      <c r="T193" s="6"/>
     </row>
     <row r="194" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P194" s="5"/>
-[...2 lines deleted...]
-      <c r="T194" s="5"/>
+      <c r="P194" s="6"/>
+      <c r="Q194" s="6"/>
+      <c r="S194" s="6"/>
+      <c r="T194" s="6"/>
     </row>
     <row r="195" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P195" s="5"/>
-[...2 lines deleted...]
-      <c r="T195" s="5"/>
+      <c r="P195" s="6"/>
+      <c r="Q195" s="6"/>
+      <c r="S195" s="6"/>
+      <c r="T195" s="6"/>
     </row>
     <row r="196" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P196" s="5"/>
-[...2 lines deleted...]
-      <c r="T196" s="5"/>
+      <c r="P196" s="6"/>
+      <c r="Q196" s="6"/>
+      <c r="S196" s="6"/>
+      <c r="T196" s="6"/>
     </row>
     <row r="197" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P197" s="5"/>
-[...2 lines deleted...]
-      <c r="T197" s="5"/>
+      <c r="P197" s="6"/>
+      <c r="Q197" s="6"/>
+      <c r="S197" s="6"/>
+      <c r="T197" s="6"/>
     </row>
     <row r="198" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P198" s="5"/>
-[...2 lines deleted...]
-      <c r="T198" s="5"/>
+      <c r="P198" s="6"/>
+      <c r="Q198" s="6"/>
+      <c r="S198" s="6"/>
+      <c r="T198" s="6"/>
     </row>
     <row r="199" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P199" s="5"/>
-[...2 lines deleted...]
-      <c r="T199" s="5"/>
+      <c r="P199" s="6"/>
+      <c r="Q199" s="6"/>
+      <c r="S199" s="6"/>
+      <c r="T199" s="6"/>
     </row>
     <row r="200" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P200" s="5"/>
-[...2 lines deleted...]
-      <c r="T200" s="5"/>
+      <c r="P200" s="6"/>
+      <c r="Q200" s="6"/>
+      <c r="S200" s="6"/>
+      <c r="T200" s="6"/>
     </row>
     <row r="201" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P201" s="5"/>
-[...2 lines deleted...]
-      <c r="T201" s="5"/>
+      <c r="P201" s="6"/>
+      <c r="Q201" s="6"/>
+      <c r="S201" s="6"/>
+      <c r="T201" s="6"/>
     </row>
     <row r="202" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P202" s="5"/>
-[...2 lines deleted...]
-      <c r="T202" s="5"/>
+      <c r="P202" s="6"/>
+      <c r="Q202" s="6"/>
+      <c r="S202" s="6"/>
+      <c r="T202" s="6"/>
     </row>
     <row r="203" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P203" s="5"/>
-[...2 lines deleted...]
-      <c r="T203" s="5"/>
+      <c r="P203" s="6"/>
+      <c r="Q203" s="6"/>
+      <c r="S203" s="6"/>
+      <c r="T203" s="6"/>
     </row>
     <row r="204" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P204" s="5"/>
-[...2 lines deleted...]
-      <c r="T204" s="5"/>
+      <c r="P204" s="6"/>
+      <c r="Q204" s="6"/>
+      <c r="S204" s="6"/>
+      <c r="T204" s="6"/>
     </row>
     <row r="205" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P205" s="5"/>
-[...2 lines deleted...]
-      <c r="T205" s="5"/>
+      <c r="P205" s="6"/>
+      <c r="Q205" s="6"/>
+      <c r="S205" s="6"/>
+      <c r="T205" s="6"/>
     </row>
     <row r="206" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P206" s="5"/>
-[...2 lines deleted...]
-      <c r="T206" s="5"/>
+      <c r="P206" s="6"/>
+      <c r="Q206" s="6"/>
+      <c r="S206" s="6"/>
+      <c r="T206" s="6"/>
     </row>
     <row r="207" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P207" s="5"/>
-[...2 lines deleted...]
-      <c r="T207" s="5"/>
+      <c r="P207" s="6"/>
+      <c r="Q207" s="6"/>
+      <c r="S207" s="6"/>
+      <c r="T207" s="6"/>
     </row>
     <row r="208" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P208" s="5"/>
-[...2 lines deleted...]
-      <c r="T208" s="5"/>
+      <c r="P208" s="6"/>
+      <c r="Q208" s="6"/>
+      <c r="S208" s="6"/>
+      <c r="T208" s="6"/>
     </row>
     <row r="209" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P209" s="5"/>
-[...2 lines deleted...]
-      <c r="T209" s="5"/>
+      <c r="P209" s="6"/>
+      <c r="Q209" s="6"/>
+      <c r="S209" s="6"/>
+      <c r="T209" s="6"/>
     </row>
     <row r="210" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P210" s="5"/>
-[...2 lines deleted...]
-      <c r="T210" s="5"/>
+      <c r="P210" s="6"/>
+      <c r="Q210" s="6"/>
+      <c r="S210" s="6"/>
+      <c r="T210" s="6"/>
     </row>
     <row r="211" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P211" s="5"/>
-[...2 lines deleted...]
-      <c r="T211" s="5"/>
+      <c r="P211" s="6"/>
+      <c r="Q211" s="6"/>
+      <c r="S211" s="6"/>
+      <c r="T211" s="6"/>
     </row>
     <row r="212" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P212" s="5"/>
-[...2 lines deleted...]
-      <c r="T212" s="5"/>
+      <c r="P212" s="6"/>
+      <c r="Q212" s="6"/>
+      <c r="S212" s="6"/>
+      <c r="T212" s="6"/>
     </row>
     <row r="213" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P213" s="5"/>
-[...2 lines deleted...]
-      <c r="T213" s="5"/>
+      <c r="P213" s="6"/>
+      <c r="Q213" s="6"/>
+      <c r="S213" s="6"/>
+      <c r="T213" s="6"/>
     </row>
     <row r="214" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P214" s="5"/>
-[...2 lines deleted...]
-      <c r="T214" s="5"/>
+      <c r="P214" s="6"/>
+      <c r="Q214" s="6"/>
+      <c r="S214" s="6"/>
+      <c r="T214" s="6"/>
     </row>
     <row r="215" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P215" s="5"/>
-[...2 lines deleted...]
-      <c r="T215" s="5"/>
+      <c r="P215" s="6"/>
+      <c r="Q215" s="6"/>
+      <c r="S215" s="6"/>
+      <c r="T215" s="6"/>
     </row>
     <row r="216" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P216" s="5"/>
-[...2 lines deleted...]
-      <c r="T216" s="5"/>
+      <c r="P216" s="6"/>
+      <c r="Q216" s="6"/>
+      <c r="S216" s="6"/>
+      <c r="T216" s="6"/>
     </row>
     <row r="217" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P217" s="5"/>
-[...2 lines deleted...]
-      <c r="T217" s="5"/>
+      <c r="P217" s="6"/>
+      <c r="Q217" s="6"/>
+      <c r="S217" s="6"/>
+      <c r="T217" s="6"/>
     </row>
     <row r="218" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P218" s="5"/>
-[...2 lines deleted...]
-      <c r="T218" s="5"/>
+      <c r="P218" s="6"/>
+      <c r="Q218" s="6"/>
+      <c r="S218" s="6"/>
+      <c r="T218" s="6"/>
     </row>
     <row r="219" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P219" s="5"/>
-[...2 lines deleted...]
-      <c r="T219" s="5"/>
+      <c r="P219" s="6"/>
+      <c r="Q219" s="6"/>
+      <c r="S219" s="6"/>
+      <c r="T219" s="6"/>
     </row>
     <row r="220" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P220" s="5"/>
-[...2 lines deleted...]
-      <c r="T220" s="5"/>
+      <c r="P220" s="6"/>
+      <c r="Q220" s="6"/>
+      <c r="S220" s="6"/>
+      <c r="T220" s="6"/>
     </row>
     <row r="221" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P221" s="5"/>
-[...2 lines deleted...]
-      <c r="T221" s="5"/>
+      <c r="P221" s="6"/>
+      <c r="Q221" s="6"/>
+      <c r="S221" s="6"/>
+      <c r="T221" s="6"/>
     </row>
     <row r="222" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P222" s="5"/>
-[...2 lines deleted...]
-      <c r="T222" s="5"/>
+      <c r="P222" s="6"/>
+      <c r="Q222" s="6"/>
+      <c r="S222" s="6"/>
+      <c r="T222" s="6"/>
     </row>
     <row r="223" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P223" s="5"/>
-[...2 lines deleted...]
-      <c r="T223" s="5"/>
+      <c r="P223" s="6"/>
+      <c r="Q223" s="6"/>
+      <c r="S223" s="6"/>
+      <c r="T223" s="6"/>
     </row>
     <row r="224" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P224" s="5"/>
-[...2 lines deleted...]
-      <c r="T224" s="5"/>
+      <c r="P224" s="6"/>
+      <c r="Q224" s="6"/>
+      <c r="S224" s="6"/>
+      <c r="T224" s="6"/>
     </row>
     <row r="225" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P225" s="5"/>
-[...2 lines deleted...]
-      <c r="T225" s="5"/>
+      <c r="P225" s="6"/>
+      <c r="Q225" s="6"/>
+      <c r="S225" s="6"/>
+      <c r="T225" s="6"/>
     </row>
     <row r="226" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P226" s="5"/>
-[...2 lines deleted...]
-      <c r="T226" s="5"/>
+      <c r="P226" s="6"/>
+      <c r="Q226" s="6"/>
+      <c r="S226" s="6"/>
+      <c r="T226" s="6"/>
     </row>
     <row r="227" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P227" s="5"/>
-[...2 lines deleted...]
-      <c r="T227" s="5"/>
+      <c r="P227" s="6"/>
+      <c r="Q227" s="6"/>
+      <c r="S227" s="6"/>
+      <c r="T227" s="6"/>
     </row>
     <row r="228" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P228" s="5"/>
-[...2 lines deleted...]
-      <c r="T228" s="5"/>
+      <c r="P228" s="6"/>
+      <c r="Q228" s="6"/>
+      <c r="S228" s="6"/>
+      <c r="T228" s="6"/>
     </row>
     <row r="229" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P229" s="5"/>
-[...2 lines deleted...]
-      <c r="T229" s="5"/>
+      <c r="P229" s="6"/>
+      <c r="Q229" s="6"/>
+      <c r="S229" s="6"/>
+      <c r="T229" s="6"/>
     </row>
     <row r="230" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P230" s="5"/>
-[...2 lines deleted...]
-      <c r="T230" s="5"/>
+      <c r="P230" s="6"/>
+      <c r="Q230" s="6"/>
+      <c r="S230" s="6"/>
+      <c r="T230" s="6"/>
     </row>
     <row r="231" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P231" s="5"/>
-[...2 lines deleted...]
-      <c r="T231" s="5"/>
+      <c r="P231" s="6"/>
+      <c r="Q231" s="6"/>
+      <c r="S231" s="6"/>
+      <c r="T231" s="6"/>
     </row>
     <row r="232" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P232" s="5"/>
-[...2 lines deleted...]
-      <c r="T232" s="5"/>
+      <c r="P232" s="6"/>
+      <c r="Q232" s="6"/>
+      <c r="S232" s="6"/>
+      <c r="T232" s="6"/>
     </row>
     <row r="233" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P233" s="5"/>
-[...2 lines deleted...]
-      <c r="T233" s="5"/>
+      <c r="P233" s="6"/>
+      <c r="Q233" s="6"/>
+      <c r="S233" s="6"/>
+      <c r="T233" s="6"/>
     </row>
     <row r="234" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P234" s="5"/>
-[...2 lines deleted...]
-      <c r="T234" s="5"/>
+      <c r="P234" s="6"/>
+      <c r="Q234" s="6"/>
+      <c r="S234" s="6"/>
+      <c r="T234" s="6"/>
     </row>
     <row r="235" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P235" s="5"/>
-[...2 lines deleted...]
-      <c r="T235" s="5"/>
+      <c r="P235" s="6"/>
+      <c r="Q235" s="6"/>
+      <c r="S235" s="6"/>
+      <c r="T235" s="6"/>
     </row>
     <row r="236" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P236" s="5"/>
-[...2 lines deleted...]
-      <c r="T236" s="5"/>
+      <c r="P236" s="6"/>
+      <c r="Q236" s="6"/>
+      <c r="S236" s="6"/>
+      <c r="T236" s="6"/>
     </row>
     <row r="237" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P237" s="5"/>
-[...2 lines deleted...]
-      <c r="T237" s="5"/>
+      <c r="P237" s="6"/>
+      <c r="Q237" s="6"/>
+      <c r="S237" s="6"/>
+      <c r="T237" s="6"/>
     </row>
     <row r="238" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P238" s="5"/>
-[...2 lines deleted...]
-      <c r="T238" s="5"/>
+      <c r="P238" s="6"/>
+      <c r="Q238" s="6"/>
+      <c r="S238" s="6"/>
+      <c r="T238" s="6"/>
     </row>
     <row r="239" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P239" s="5"/>
-[...2 lines deleted...]
-      <c r="T239" s="5"/>
+      <c r="P239" s="6"/>
+      <c r="Q239" s="6"/>
+      <c r="S239" s="6"/>
+      <c r="T239" s="6"/>
     </row>
     <row r="240" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P240" s="5"/>
-[...2 lines deleted...]
-      <c r="T240" s="5"/>
+      <c r="P240" s="6"/>
+      <c r="Q240" s="6"/>
+      <c r="S240" s="6"/>
+      <c r="T240" s="6"/>
     </row>
     <row r="241" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P241" s="5"/>
-[...2 lines deleted...]
-      <c r="T241" s="5"/>
+      <c r="P241" s="6"/>
+      <c r="Q241" s="6"/>
+      <c r="S241" s="6"/>
+      <c r="T241" s="6"/>
     </row>
     <row r="242" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P242" s="5"/>
-[...2 lines deleted...]
-      <c r="T242" s="5"/>
+      <c r="P242" s="6"/>
+      <c r="Q242" s="6"/>
+      <c r="S242" s="6"/>
+      <c r="T242" s="6"/>
     </row>
     <row r="243" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P243" s="5"/>
-[...2 lines deleted...]
-      <c r="T243" s="5"/>
+      <c r="P243" s="6"/>
+      <c r="Q243" s="6"/>
+      <c r="S243" s="6"/>
+      <c r="T243" s="6"/>
     </row>
     <row r="244" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P244" s="5"/>
-[...2 lines deleted...]
-      <c r="T244" s="5"/>
+      <c r="P244" s="6"/>
+      <c r="Q244" s="6"/>
+      <c r="S244" s="6"/>
+      <c r="T244" s="6"/>
     </row>
     <row r="245" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P245" s="5"/>
-[...2 lines deleted...]
-      <c r="T245" s="5"/>
+      <c r="P245" s="6"/>
+      <c r="Q245" s="6"/>
+      <c r="S245" s="6"/>
+      <c r="T245" s="6"/>
     </row>
     <row r="246" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P246" s="5"/>
-[...2 lines deleted...]
-      <c r="T246" s="5"/>
+      <c r="P246" s="6"/>
+      <c r="Q246" s="6"/>
+      <c r="S246" s="6"/>
+      <c r="T246" s="6"/>
     </row>
     <row r="247" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P247" s="5"/>
-[...2 lines deleted...]
-      <c r="T247" s="5"/>
+      <c r="P247" s="6"/>
+      <c r="Q247" s="6"/>
+      <c r="S247" s="6"/>
+      <c r="T247" s="6"/>
     </row>
     <row r="248" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P248" s="5"/>
-[...2 lines deleted...]
-      <c r="T248" s="5"/>
+      <c r="P248" s="6"/>
+      <c r="Q248" s="6"/>
+      <c r="S248" s="6"/>
+      <c r="T248" s="6"/>
     </row>
     <row r="249" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P249" s="5"/>
-[...2 lines deleted...]
-      <c r="T249" s="5"/>
+      <c r="P249" s="6"/>
+      <c r="Q249" s="6"/>
+      <c r="S249" s="6"/>
+      <c r="T249" s="6"/>
     </row>
     <row r="250" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P250" s="5"/>
-[...2 lines deleted...]
-      <c r="T250" s="5"/>
+      <c r="P250" s="6"/>
+      <c r="Q250" s="6"/>
+      <c r="S250" s="6"/>
+      <c r="T250" s="6"/>
     </row>
     <row r="251" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P251" s="5"/>
-[...2 lines deleted...]
-      <c r="T251" s="5"/>
+      <c r="P251" s="6"/>
+      <c r="Q251" s="6"/>
+      <c r="S251" s="6"/>
+      <c r="T251" s="6"/>
     </row>
     <row r="252" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P252" s="5"/>
-[...2 lines deleted...]
-      <c r="T252" s="5"/>
+      <c r="P252" s="6"/>
+      <c r="Q252" s="6"/>
+      <c r="S252" s="6"/>
+      <c r="T252" s="6"/>
     </row>
     <row r="253" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P253" s="5"/>
-[...2 lines deleted...]
-      <c r="T253" s="5"/>
+      <c r="P253" s="6"/>
+      <c r="Q253" s="6"/>
+      <c r="S253" s="6"/>
+      <c r="T253" s="6"/>
     </row>
     <row r="254" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P254" s="5"/>
-[...2 lines deleted...]
-      <c r="T254" s="5"/>
+      <c r="P254" s="6"/>
+      <c r="Q254" s="6"/>
+      <c r="S254" s="6"/>
+      <c r="T254" s="6"/>
     </row>
     <row r="255" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P255" s="5"/>
-[...2 lines deleted...]
-      <c r="T255" s="5"/>
+      <c r="P255" s="6"/>
+      <c r="Q255" s="6"/>
+      <c r="S255" s="6"/>
+      <c r="T255" s="6"/>
     </row>
     <row r="256" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P256" s="5"/>
-[...2 lines deleted...]
-      <c r="T256" s="5"/>
+      <c r="P256" s="6"/>
+      <c r="Q256" s="6"/>
+      <c r="S256" s="6"/>
+      <c r="T256" s="6"/>
     </row>
     <row r="257" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P257" s="5"/>
-[...2 lines deleted...]
-      <c r="T257" s="5"/>
+      <c r="P257" s="6"/>
+      <c r="Q257" s="6"/>
+      <c r="S257" s="6"/>
+      <c r="T257" s="6"/>
     </row>
     <row r="258" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P258" s="5"/>
-[...2 lines deleted...]
-      <c r="T258" s="5"/>
+      <c r="P258" s="6"/>
+      <c r="Q258" s="6"/>
+      <c r="S258" s="6"/>
+      <c r="T258" s="6"/>
     </row>
     <row r="259" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P259" s="5"/>
-[...2 lines deleted...]
-      <c r="T259" s="5"/>
+      <c r="P259" s="6"/>
+      <c r="Q259" s="6"/>
+      <c r="S259" s="6"/>
+      <c r="T259" s="6"/>
     </row>
     <row r="260" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P260" s="5"/>
-[...2 lines deleted...]
-      <c r="T260" s="5"/>
+      <c r="P260" s="6"/>
+      <c r="Q260" s="6"/>
+      <c r="S260" s="6"/>
+      <c r="T260" s="6"/>
     </row>
     <row r="261" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P261" s="5"/>
-[...2 lines deleted...]
-      <c r="T261" s="5"/>
+      <c r="P261" s="6"/>
+      <c r="Q261" s="6"/>
+      <c r="S261" s="6"/>
+      <c r="T261" s="6"/>
     </row>
     <row r="262" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P262" s="5"/>
-[...2 lines deleted...]
-      <c r="T262" s="5"/>
+      <c r="P262" s="6"/>
+      <c r="Q262" s="6"/>
+      <c r="S262" s="6"/>
+      <c r="T262" s="6"/>
     </row>
     <row r="263" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P263" s="5"/>
-[...2 lines deleted...]
-      <c r="T263" s="5"/>
+      <c r="P263" s="6"/>
+      <c r="Q263" s="6"/>
+      <c r="S263" s="6"/>
+      <c r="T263" s="6"/>
     </row>
     <row r="264" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P264" s="5"/>
-[...2 lines deleted...]
-      <c r="T264" s="5"/>
+      <c r="P264" s="6"/>
+      <c r="Q264" s="6"/>
+      <c r="S264" s="6"/>
+      <c r="T264" s="6"/>
     </row>
     <row r="265" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P265" s="5"/>
-[...2 lines deleted...]
-      <c r="T265" s="5"/>
+      <c r="P265" s="6"/>
+      <c r="Q265" s="6"/>
+      <c r="S265" s="6"/>
+      <c r="T265" s="6"/>
     </row>
     <row r="266" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P266" s="5"/>
-[...2 lines deleted...]
-      <c r="T266" s="5"/>
+      <c r="P266" s="6"/>
+      <c r="Q266" s="6"/>
+      <c r="S266" s="6"/>
+      <c r="T266" s="6"/>
     </row>
     <row r="267" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P267" s="5"/>
-[...2 lines deleted...]
-      <c r="T267" s="5"/>
+      <c r="P267" s="6"/>
+      <c r="Q267" s="6"/>
+      <c r="S267" s="6"/>
+      <c r="T267" s="6"/>
     </row>
     <row r="268" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P268" s="5"/>
-[...2 lines deleted...]
-      <c r="T268" s="5"/>
+      <c r="P268" s="6"/>
+      <c r="Q268" s="6"/>
+      <c r="S268" s="6"/>
+      <c r="T268" s="6"/>
     </row>
     <row r="269" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P269" s="5"/>
-[...2 lines deleted...]
-      <c r="T269" s="5"/>
+      <c r="P269" s="6"/>
+      <c r="Q269" s="6"/>
+      <c r="S269" s="6"/>
+      <c r="T269" s="6"/>
     </row>
     <row r="270" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P270" s="5"/>
-[...2 lines deleted...]
-      <c r="T270" s="5"/>
+      <c r="P270" s="6"/>
+      <c r="Q270" s="6"/>
+      <c r="S270" s="6"/>
+      <c r="T270" s="6"/>
     </row>
     <row r="271" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P271" s="5"/>
-[...2 lines deleted...]
-      <c r="T271" s="5"/>
+      <c r="P271" s="6"/>
+      <c r="Q271" s="6"/>
+      <c r="S271" s="6"/>
+      <c r="T271" s="6"/>
     </row>
     <row r="272" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P272" s="5"/>
-[...2 lines deleted...]
-      <c r="T272" s="5"/>
+      <c r="P272" s="6"/>
+      <c r="Q272" s="6"/>
+      <c r="S272" s="6"/>
+      <c r="T272" s="6"/>
     </row>
     <row r="273" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P273" s="5"/>
-[...2 lines deleted...]
-      <c r="T273" s="5"/>
+      <c r="P273" s="6"/>
+      <c r="Q273" s="6"/>
+      <c r="S273" s="6"/>
+      <c r="T273" s="6"/>
     </row>
     <row r="274" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P274" s="5"/>
-[...2 lines deleted...]
-      <c r="T274" s="5"/>
+      <c r="P274" s="6"/>
+      <c r="Q274" s="6"/>
+      <c r="S274" s="6"/>
+      <c r="T274" s="6"/>
     </row>
     <row r="275" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P275" s="5"/>
-[...2 lines deleted...]
-      <c r="T275" s="5"/>
+      <c r="P275" s="6"/>
+      <c r="Q275" s="6"/>
+      <c r="S275" s="6"/>
+      <c r="T275" s="6"/>
     </row>
     <row r="276" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P276" s="5"/>
-[...2 lines deleted...]
-      <c r="T276" s="5"/>
+      <c r="P276" s="6"/>
+      <c r="Q276" s="6"/>
+      <c r="S276" s="6"/>
+      <c r="T276" s="6"/>
     </row>
     <row r="277" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P277" s="5"/>
-[...2 lines deleted...]
-      <c r="T277" s="5"/>
+      <c r="P277" s="6"/>
+      <c r="Q277" s="6"/>
+      <c r="S277" s="6"/>
+      <c r="T277" s="6"/>
     </row>
     <row r="278" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P278" s="5"/>
-[...2 lines deleted...]
-      <c r="T278" s="5"/>
+      <c r="P278" s="6"/>
+      <c r="Q278" s="6"/>
+      <c r="S278" s="6"/>
+      <c r="T278" s="6"/>
     </row>
     <row r="279" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P279" s="5"/>
-[...2 lines deleted...]
-      <c r="T279" s="5"/>
+      <c r="P279" s="6"/>
+      <c r="Q279" s="6"/>
+      <c r="S279" s="6"/>
+      <c r="T279" s="6"/>
     </row>
     <row r="280" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P280" s="5"/>
-[...2 lines deleted...]
-      <c r="T280" s="5"/>
+      <c r="P280" s="6"/>
+      <c r="Q280" s="6"/>
+      <c r="S280" s="6"/>
+      <c r="T280" s="6"/>
     </row>
     <row r="281" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P281" s="5"/>
-[...2 lines deleted...]
-      <c r="T281" s="5"/>
+      <c r="P281" s="6"/>
+      <c r="Q281" s="6"/>
+      <c r="S281" s="6"/>
+      <c r="T281" s="6"/>
     </row>
     <row r="282" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P282" s="5"/>
-[...2 lines deleted...]
-      <c r="T282" s="5"/>
+      <c r="P282" s="6"/>
+      <c r="Q282" s="6"/>
+      <c r="S282" s="6"/>
+      <c r="T282" s="6"/>
     </row>
     <row r="283" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P283" s="5"/>
-[...2 lines deleted...]
-      <c r="T283" s="5"/>
+      <c r="P283" s="6"/>
+      <c r="Q283" s="6"/>
+      <c r="S283" s="6"/>
+      <c r="T283" s="6"/>
     </row>
     <row r="284" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P284" s="5"/>
-[...2 lines deleted...]
-      <c r="T284" s="5"/>
+      <c r="P284" s="6"/>
+      <c r="Q284" s="6"/>
+      <c r="S284" s="6"/>
+      <c r="T284" s="6"/>
     </row>
     <row r="285" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P285" s="5"/>
-[...2 lines deleted...]
-      <c r="T285" s="5"/>
+      <c r="P285" s="6"/>
+      <c r="Q285" s="6"/>
+      <c r="S285" s="6"/>
+      <c r="T285" s="6"/>
     </row>
     <row r="286" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P286" s="5"/>
-[...2 lines deleted...]
-      <c r="T286" s="5"/>
+      <c r="P286" s="6"/>
+      <c r="Q286" s="6"/>
+      <c r="S286" s="6"/>
+      <c r="T286" s="6"/>
     </row>
     <row r="287" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P287" s="5"/>
-[...2 lines deleted...]
-      <c r="T287" s="5"/>
+      <c r="P287" s="6"/>
+      <c r="Q287" s="6"/>
+      <c r="S287" s="6"/>
+      <c r="T287" s="6"/>
     </row>
     <row r="288" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P288" s="5"/>
-[...2 lines deleted...]
-      <c r="T288" s="5"/>
+      <c r="P288" s="6"/>
+      <c r="Q288" s="6"/>
+      <c r="S288" s="6"/>
+      <c r="T288" s="6"/>
     </row>
     <row r="289" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P289" s="5"/>
-[...2 lines deleted...]
-      <c r="T289" s="5"/>
+      <c r="P289" s="6"/>
+      <c r="Q289" s="6"/>
+      <c r="S289" s="6"/>
+      <c r="T289" s="6"/>
     </row>
     <row r="290" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P290" s="5"/>
-[...2 lines deleted...]
-      <c r="T290" s="5"/>
+      <c r="P290" s="6"/>
+      <c r="Q290" s="6"/>
+      <c r="S290" s="6"/>
+      <c r="T290" s="6"/>
     </row>
     <row r="291" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P291" s="5"/>
-[...2 lines deleted...]
-      <c r="T291" s="5"/>
+      <c r="P291" s="6"/>
+      <c r="Q291" s="6"/>
+      <c r="S291" s="6"/>
+      <c r="T291" s="6"/>
     </row>
     <row r="292" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P292" s="5"/>
-[...2 lines deleted...]
-      <c r="T292" s="5"/>
+      <c r="P292" s="6"/>
+      <c r="Q292" s="6"/>
+      <c r="S292" s="6"/>
+      <c r="T292" s="6"/>
     </row>
     <row r="293" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P293" s="5"/>
-[...2 lines deleted...]
-      <c r="T293" s="5"/>
+      <c r="P293" s="6"/>
+      <c r="Q293" s="6"/>
+      <c r="S293" s="6"/>
+      <c r="T293" s="6"/>
     </row>
     <row r="294" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P294" s="5"/>
-[...2 lines deleted...]
-      <c r="T294" s="5"/>
+      <c r="P294" s="6"/>
+      <c r="Q294" s="6"/>
+      <c r="S294" s="6"/>
+      <c r="T294" s="6"/>
     </row>
     <row r="295" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P295" s="5"/>
-[...2 lines deleted...]
-      <c r="T295" s="5"/>
+      <c r="P295" s="6"/>
+      <c r="Q295" s="6"/>
+      <c r="S295" s="6"/>
+      <c r="T295" s="6"/>
     </row>
     <row r="296" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P296" s="5"/>
-[...2 lines deleted...]
-      <c r="T296" s="5"/>
+      <c r="P296" s="6"/>
+      <c r="Q296" s="6"/>
+      <c r="S296" s="6"/>
+      <c r="T296" s="6"/>
     </row>
     <row r="297" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P297" s="5"/>
-[...2 lines deleted...]
-      <c r="T297" s="5"/>
+      <c r="P297" s="6"/>
+      <c r="Q297" s="6"/>
+      <c r="S297" s="6"/>
+      <c r="T297" s="6"/>
     </row>
     <row r="298" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P298" s="5"/>
-[...2 lines deleted...]
-      <c r="T298" s="5"/>
+      <c r="P298" s="6"/>
+      <c r="Q298" s="6"/>
+      <c r="S298" s="6"/>
+      <c r="T298" s="6"/>
     </row>
     <row r="299" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P299" s="5"/>
-[...2 lines deleted...]
-      <c r="T299" s="5"/>
+      <c r="P299" s="6"/>
+      <c r="Q299" s="6"/>
+      <c r="S299" s="6"/>
+      <c r="T299" s="6"/>
     </row>
     <row r="300" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P300" s="5"/>
-[...2 lines deleted...]
-      <c r="T300" s="5"/>
+      <c r="P300" s="6"/>
+      <c r="Q300" s="6"/>
+      <c r="S300" s="6"/>
+      <c r="T300" s="6"/>
     </row>
     <row r="301" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P301" s="5"/>
-[...2 lines deleted...]
-      <c r="T301" s="5"/>
+      <c r="P301" s="6"/>
+      <c r="Q301" s="6"/>
+      <c r="S301" s="6"/>
+      <c r="T301" s="6"/>
     </row>
     <row r="302" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P302" s="5"/>
-[...2 lines deleted...]
-      <c r="T302" s="5"/>
+      <c r="P302" s="6"/>
+      <c r="Q302" s="6"/>
+      <c r="S302" s="6"/>
+      <c r="T302" s="6"/>
     </row>
     <row r="303" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P303" s="5"/>
-[...2 lines deleted...]
-      <c r="T303" s="5"/>
+      <c r="P303" s="6"/>
+      <c r="Q303" s="6"/>
+      <c r="S303" s="6"/>
+      <c r="T303" s="6"/>
     </row>
     <row r="304" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P304" s="5"/>
-[...2 lines deleted...]
-      <c r="T304" s="5"/>
+      <c r="P304" s="6"/>
+      <c r="Q304" s="6"/>
+      <c r="S304" s="6"/>
+      <c r="T304" s="6"/>
     </row>
     <row r="305" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P305" s="5"/>
-[...2 lines deleted...]
-      <c r="T305" s="5"/>
+      <c r="P305" s="6"/>
+      <c r="Q305" s="6"/>
+      <c r="S305" s="6"/>
+      <c r="T305" s="6"/>
     </row>
     <row r="306" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P306" s="5"/>
-[...2 lines deleted...]
-      <c r="T306" s="5"/>
+      <c r="P306" s="6"/>
+      <c r="Q306" s="6"/>
+      <c r="S306" s="6"/>
+      <c r="T306" s="6"/>
     </row>
     <row r="307" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P307" s="5"/>
-[...2 lines deleted...]
-      <c r="T307" s="5"/>
+      <c r="P307" s="6"/>
+      <c r="Q307" s="6"/>
+      <c r="S307" s="6"/>
+      <c r="T307" s="6"/>
     </row>
     <row r="308" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P308" s="5"/>
-[...2 lines deleted...]
-      <c r="T308" s="5"/>
+      <c r="P308" s="6"/>
+      <c r="Q308" s="6"/>
+      <c r="S308" s="6"/>
+      <c r="T308" s="6"/>
     </row>
     <row r="309" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P309" s="5"/>
-[...2 lines deleted...]
-      <c r="T309" s="5"/>
+      <c r="P309" s="6"/>
+      <c r="Q309" s="6"/>
+      <c r="S309" s="6"/>
+      <c r="T309" s="6"/>
     </row>
     <row r="310" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P310" s="5"/>
-[...2 lines deleted...]
-      <c r="T310" s="5"/>
+      <c r="P310" s="6"/>
+      <c r="Q310" s="6"/>
+      <c r="S310" s="6"/>
+      <c r="T310" s="6"/>
     </row>
     <row r="311" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P311" s="5"/>
-[...2 lines deleted...]
-      <c r="T311" s="5"/>
+      <c r="P311" s="6"/>
+      <c r="Q311" s="6"/>
+      <c r="S311" s="6"/>
+      <c r="T311" s="6"/>
     </row>
     <row r="312" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P312" s="5"/>
-[...2 lines deleted...]
-      <c r="T312" s="5"/>
+      <c r="P312" s="6"/>
+      <c r="Q312" s="6"/>
+      <c r="S312" s="6"/>
+      <c r="T312" s="6"/>
     </row>
     <row r="313" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P313" s="5"/>
-[...2 lines deleted...]
-      <c r="T313" s="5"/>
+      <c r="P313" s="6"/>
+      <c r="Q313" s="6"/>
+      <c r="S313" s="6"/>
+      <c r="T313" s="6"/>
     </row>
     <row r="314" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P314" s="5"/>
-[...2 lines deleted...]
-      <c r="T314" s="5"/>
+      <c r="P314" s="6"/>
+      <c r="Q314" s="6"/>
+      <c r="S314" s="6"/>
+      <c r="T314" s="6"/>
     </row>
     <row r="315" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P315" s="5"/>
-[...2 lines deleted...]
-      <c r="T315" s="5"/>
+      <c r="P315" s="6"/>
+      <c r="Q315" s="6"/>
+      <c r="S315" s="6"/>
+      <c r="T315" s="6"/>
     </row>
     <row r="316" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P316" s="5"/>
-[...2 lines deleted...]
-      <c r="T316" s="5"/>
+      <c r="P316" s="6"/>
+      <c r="Q316" s="6"/>
+      <c r="S316" s="6"/>
+      <c r="T316" s="6"/>
     </row>
     <row r="317" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P317" s="5"/>
-[...2 lines deleted...]
-      <c r="T317" s="5"/>
+      <c r="P317" s="6"/>
+      <c r="Q317" s="6"/>
+      <c r="S317" s="6"/>
+      <c r="T317" s="6"/>
     </row>
     <row r="318" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P318" s="5"/>
-[...2 lines deleted...]
-      <c r="T318" s="5"/>
+      <c r="P318" s="6"/>
+      <c r="Q318" s="6"/>
+      <c r="S318" s="6"/>
+      <c r="T318" s="6"/>
     </row>
     <row r="319" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P319" s="5"/>
-[...2 lines deleted...]
-      <c r="T319" s="5"/>
+      <c r="P319" s="6"/>
+      <c r="Q319" s="6"/>
+      <c r="S319" s="6"/>
+      <c r="T319" s="6"/>
     </row>
     <row r="320" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P320" s="5"/>
-[...2 lines deleted...]
-      <c r="T320" s="5"/>
+      <c r="P320" s="6"/>
+      <c r="Q320" s="6"/>
+      <c r="S320" s="6"/>
+      <c r="T320" s="6"/>
     </row>
     <row r="321" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P321" s="5"/>
-[...2 lines deleted...]
-      <c r="T321" s="5"/>
+      <c r="P321" s="6"/>
+      <c r="Q321" s="6"/>
+      <c r="S321" s="6"/>
+      <c r="T321" s="6"/>
     </row>
     <row r="322" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P322" s="5"/>
-[...2 lines deleted...]
-      <c r="T322" s="5"/>
+      <c r="P322" s="6"/>
+      <c r="Q322" s="6"/>
+      <c r="S322" s="6"/>
+      <c r="T322" s="6"/>
     </row>
     <row r="323" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P323" s="5"/>
-[...2 lines deleted...]
-      <c r="T323" s="5"/>
+      <c r="P323" s="6"/>
+      <c r="Q323" s="6"/>
+      <c r="S323" s="6"/>
+      <c r="T323" s="6"/>
     </row>
     <row r="324" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P324" s="5"/>
-[...2 lines deleted...]
-      <c r="T324" s="5"/>
+      <c r="P324" s="6"/>
+      <c r="Q324" s="6"/>
+      <c r="S324" s="6"/>
+      <c r="T324" s="6"/>
     </row>
     <row r="325" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P325" s="5"/>
-[...2 lines deleted...]
-      <c r="T325" s="5"/>
+      <c r="P325" s="6"/>
+      <c r="Q325" s="6"/>
+      <c r="S325" s="6"/>
+      <c r="T325" s="6"/>
     </row>
     <row r="326" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P326" s="5"/>
-[...2 lines deleted...]
-      <c r="T326" s="5"/>
+      <c r="P326" s="6"/>
+      <c r="Q326" s="6"/>
+      <c r="S326" s="6"/>
+      <c r="T326" s="6"/>
     </row>
     <row r="327" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P327" s="5"/>
-[...2 lines deleted...]
-      <c r="T327" s="5"/>
+      <c r="P327" s="6"/>
+      <c r="Q327" s="6"/>
+      <c r="S327" s="6"/>
+      <c r="T327" s="6"/>
     </row>
     <row r="328" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P328" s="5"/>
-[...2 lines deleted...]
-      <c r="T328" s="5"/>
+      <c r="P328" s="6"/>
+      <c r="Q328" s="6"/>
+      <c r="S328" s="6"/>
+      <c r="T328" s="6"/>
     </row>
     <row r="329" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P329" s="5"/>
-[...2 lines deleted...]
-      <c r="T329" s="5"/>
+      <c r="P329" s="6"/>
+      <c r="Q329" s="6"/>
+      <c r="S329" s="6"/>
+      <c r="T329" s="6"/>
     </row>
     <row r="330" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P330" s="5"/>
-[...2 lines deleted...]
-      <c r="T330" s="5"/>
+      <c r="P330" s="6"/>
+      <c r="Q330" s="6"/>
+      <c r="S330" s="6"/>
+      <c r="T330" s="6"/>
     </row>
     <row r="331" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P331" s="5"/>
-[...2 lines deleted...]
-      <c r="T331" s="5"/>
+      <c r="P331" s="6"/>
+      <c r="Q331" s="6"/>
+      <c r="S331" s="6"/>
+      <c r="T331" s="6"/>
     </row>
     <row r="332" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P332" s="5"/>
-[...2 lines deleted...]
-      <c r="T332" s="5"/>
+      <c r="P332" s="6"/>
+      <c r="Q332" s="6"/>
+      <c r="S332" s="6"/>
+      <c r="T332" s="6"/>
     </row>
     <row r="333" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P333" s="5"/>
-[...2 lines deleted...]
-      <c r="T333" s="5"/>
+      <c r="P333" s="6"/>
+      <c r="Q333" s="6"/>
+      <c r="S333" s="6"/>
+      <c r="T333" s="6"/>
     </row>
     <row r="334" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P334" s="5"/>
-[...2 lines deleted...]
-      <c r="T334" s="5"/>
+      <c r="P334" s="6"/>
+      <c r="Q334" s="6"/>
+      <c r="S334" s="6"/>
+      <c r="T334" s="6"/>
     </row>
     <row r="335" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P335" s="5"/>
-[...2 lines deleted...]
-      <c r="T335" s="5"/>
+      <c r="P335" s="6"/>
+      <c r="Q335" s="6"/>
+      <c r="S335" s="6"/>
+      <c r="T335" s="6"/>
     </row>
     <row r="336" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P336" s="5"/>
-[...2 lines deleted...]
-      <c r="T336" s="5"/>
+      <c r="P336" s="6"/>
+      <c r="Q336" s="6"/>
+      <c r="S336" s="6"/>
+      <c r="T336" s="6"/>
     </row>
     <row r="337" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P337" s="5"/>
-[...2 lines deleted...]
-      <c r="T337" s="5"/>
+      <c r="P337" s="6"/>
+      <c r="Q337" s="6"/>
+      <c r="S337" s="6"/>
+      <c r="T337" s="6"/>
     </row>
     <row r="338" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P338" s="5"/>
-[...2 lines deleted...]
-      <c r="T338" s="5"/>
+      <c r="P338" s="6"/>
+      <c r="Q338" s="6"/>
+      <c r="S338" s="6"/>
+      <c r="T338" s="6"/>
     </row>
     <row r="339" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P339" s="5"/>
-[...2 lines deleted...]
-      <c r="T339" s="5"/>
+      <c r="P339" s="6"/>
+      <c r="Q339" s="6"/>
+      <c r="S339" s="6"/>
+      <c r="T339" s="6"/>
     </row>
     <row r="340" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P340" s="5"/>
-[...2 lines deleted...]
-      <c r="T340" s="5"/>
+      <c r="P340" s="6"/>
+      <c r="Q340" s="6"/>
+      <c r="S340" s="6"/>
+      <c r="T340" s="6"/>
     </row>
     <row r="341" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P341" s="5"/>
-[...2 lines deleted...]
-      <c r="T341" s="5"/>
+      <c r="P341" s="6"/>
+      <c r="Q341" s="6"/>
+      <c r="S341" s="6"/>
+      <c r="T341" s="6"/>
     </row>
     <row r="342" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P342" s="5"/>
-[...2 lines deleted...]
-      <c r="T342" s="5"/>
+      <c r="P342" s="6"/>
+      <c r="Q342" s="6"/>
+      <c r="S342" s="6"/>
+      <c r="T342" s="6"/>
     </row>
     <row r="343" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P343" s="5"/>
-[...2 lines deleted...]
-      <c r="T343" s="5"/>
+      <c r="P343" s="6"/>
+      <c r="Q343" s="6"/>
+      <c r="S343" s="6"/>
+      <c r="T343" s="6"/>
     </row>
     <row r="344" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P344" s="5"/>
-[...2 lines deleted...]
-      <c r="T344" s="5"/>
+      <c r="P344" s="6"/>
+      <c r="Q344" s="6"/>
+      <c r="S344" s="6"/>
+      <c r="T344" s="6"/>
     </row>
     <row r="345" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P345" s="5"/>
-[...2 lines deleted...]
-      <c r="T345" s="5"/>
+      <c r="P345" s="6"/>
+      <c r="Q345" s="6"/>
+      <c r="S345" s="6"/>
+      <c r="T345" s="6"/>
     </row>
     <row r="346" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P346" s="5"/>
-[...2 lines deleted...]
-      <c r="T346" s="5"/>
+      <c r="P346" s="6"/>
+      <c r="Q346" s="6"/>
+      <c r="S346" s="6"/>
+      <c r="T346" s="6"/>
     </row>
     <row r="347" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P347" s="5"/>
-[...2 lines deleted...]
-      <c r="T347" s="5"/>
+      <c r="P347" s="6"/>
+      <c r="Q347" s="6"/>
+      <c r="S347" s="6"/>
+      <c r="T347" s="6"/>
     </row>
     <row r="348" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P348" s="5"/>
-[...2 lines deleted...]
-      <c r="T348" s="5"/>
+      <c r="P348" s="6"/>
+      <c r="Q348" s="6"/>
+      <c r="S348" s="6"/>
+      <c r="T348" s="6"/>
     </row>
     <row r="349" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P349" s="5"/>
-[...2 lines deleted...]
-      <c r="T349" s="5"/>
+      <c r="P349" s="6"/>
+      <c r="Q349" s="6"/>
+      <c r="S349" s="6"/>
+      <c r="T349" s="6"/>
     </row>
     <row r="350" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P350" s="5"/>
-[...2 lines deleted...]
-      <c r="T350" s="5"/>
+      <c r="P350" s="6"/>
+      <c r="Q350" s="6"/>
+      <c r="S350" s="6"/>
+      <c r="T350" s="6"/>
     </row>
     <row r="351" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P351" s="5"/>
-[...2 lines deleted...]
-      <c r="T351" s="5"/>
+      <c r="P351" s="6"/>
+      <c r="Q351" s="6"/>
+      <c r="S351" s="6"/>
+      <c r="T351" s="6"/>
     </row>
     <row r="352" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P352" s="5"/>
-[...2 lines deleted...]
-      <c r="T352" s="5"/>
+      <c r="P352" s="6"/>
+      <c r="Q352" s="6"/>
+      <c r="S352" s="6"/>
+      <c r="T352" s="6"/>
     </row>
     <row r="353" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P353" s="5"/>
-[...2 lines deleted...]
-      <c r="T353" s="5"/>
+      <c r="P353" s="6"/>
+      <c r="Q353" s="6"/>
+      <c r="S353" s="6"/>
+      <c r="T353" s="6"/>
     </row>
     <row r="354" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P354" s="5"/>
-[...2 lines deleted...]
-      <c r="T354" s="5"/>
+      <c r="P354" s="6"/>
+      <c r="Q354" s="6"/>
+      <c r="S354" s="6"/>
+      <c r="T354" s="6"/>
     </row>
     <row r="355" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P355" s="5"/>
-[...2 lines deleted...]
-      <c r="T355" s="5"/>
+      <c r="P355" s="6"/>
+      <c r="Q355" s="6"/>
+      <c r="S355" s="6"/>
+      <c r="T355" s="6"/>
     </row>
     <row r="356" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P356" s="5"/>
-[...2 lines deleted...]
-      <c r="T356" s="5"/>
+      <c r="P356" s="6"/>
+      <c r="Q356" s="6"/>
+      <c r="S356" s="6"/>
+      <c r="T356" s="6"/>
     </row>
     <row r="357" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P357" s="5"/>
-[...2 lines deleted...]
-      <c r="T357" s="5"/>
+      <c r="P357" s="6"/>
+      <c r="Q357" s="6"/>
+      <c r="S357" s="6"/>
+      <c r="T357" s="6"/>
     </row>
     <row r="358" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P358" s="5"/>
-[...2 lines deleted...]
-      <c r="T358" s="5"/>
+      <c r="P358" s="6"/>
+      <c r="Q358" s="6"/>
+      <c r="S358" s="6"/>
+      <c r="T358" s="6"/>
     </row>
     <row r="359" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P359" s="5"/>
-[...2 lines deleted...]
-      <c r="T359" s="5"/>
+      <c r="P359" s="6"/>
+      <c r="Q359" s="6"/>
+      <c r="S359" s="6"/>
+      <c r="T359" s="6"/>
     </row>
     <row r="360" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P360" s="5"/>
-[...2 lines deleted...]
-      <c r="T360" s="5"/>
+      <c r="P360" s="6"/>
+      <c r="Q360" s="6"/>
+      <c r="S360" s="6"/>
+      <c r="T360" s="6"/>
     </row>
     <row r="361" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P361" s="5"/>
-[...2 lines deleted...]
-      <c r="T361" s="5"/>
+      <c r="P361" s="6"/>
+      <c r="Q361" s="6"/>
+      <c r="S361" s="6"/>
+      <c r="T361" s="6"/>
     </row>
     <row r="362" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P362" s="5"/>
-[...2 lines deleted...]
-      <c r="T362" s="5"/>
+      <c r="P362" s="6"/>
+      <c r="Q362" s="6"/>
+      <c r="S362" s="6"/>
+      <c r="T362" s="6"/>
     </row>
     <row r="363" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P363" s="5"/>
-[...2 lines deleted...]
-      <c r="T363" s="5"/>
+      <c r="P363" s="6"/>
+      <c r="Q363" s="6"/>
+      <c r="S363" s="6"/>
+      <c r="T363" s="6"/>
     </row>
     <row r="364" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P364" s="5"/>
-[...2 lines deleted...]
-      <c r="T364" s="5"/>
+      <c r="P364" s="6"/>
+      <c r="Q364" s="6"/>
+      <c r="S364" s="6"/>
+      <c r="T364" s="6"/>
     </row>
     <row r="365" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P365" s="5"/>
-[...2 lines deleted...]
-      <c r="T365" s="5"/>
+      <c r="P365" s="6"/>
+      <c r="Q365" s="6"/>
+      <c r="S365" s="6"/>
+      <c r="T365" s="6"/>
     </row>
     <row r="366" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P366" s="5"/>
-[...2 lines deleted...]
-      <c r="T366" s="5"/>
+      <c r="P366" s="6"/>
+      <c r="Q366" s="6"/>
+      <c r="S366" s="6"/>
+      <c r="T366" s="6"/>
     </row>
     <row r="367" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P367" s="5"/>
-[...2 lines deleted...]
-      <c r="T367" s="5"/>
+      <c r="P367" s="6"/>
+      <c r="Q367" s="6"/>
+      <c r="S367" s="6"/>
+      <c r="T367" s="6"/>
     </row>
     <row r="368" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P368" s="5"/>
-[...2 lines deleted...]
-      <c r="T368" s="5"/>
+      <c r="P368" s="6"/>
+      <c r="Q368" s="6"/>
+      <c r="S368" s="6"/>
+      <c r="T368" s="6"/>
     </row>
     <row r="369" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P369" s="5"/>
-[...2 lines deleted...]
-      <c r="T369" s="5"/>
+      <c r="P369" s="6"/>
+      <c r="Q369" s="6"/>
+      <c r="S369" s="6"/>
+      <c r="T369" s="6"/>
     </row>
     <row r="370" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P370" s="5"/>
-[...2 lines deleted...]
-      <c r="T370" s="5"/>
+      <c r="P370" s="6"/>
+      <c r="Q370" s="6"/>
+      <c r="S370" s="6"/>
+      <c r="T370" s="6"/>
     </row>
     <row r="371" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P371" s="5"/>
-[...2 lines deleted...]
-      <c r="T371" s="5"/>
+      <c r="P371" s="6"/>
+      <c r="Q371" s="6"/>
+      <c r="S371" s="6"/>
+      <c r="T371" s="6"/>
     </row>
     <row r="372" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P372" s="5"/>
-[...2 lines deleted...]
-      <c r="T372" s="5"/>
+      <c r="P372" s="6"/>
+      <c r="Q372" s="6"/>
+      <c r="S372" s="6"/>
+      <c r="T372" s="6"/>
     </row>
     <row r="373" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P373" s="5"/>
-[...2 lines deleted...]
-      <c r="T373" s="5"/>
+      <c r="P373" s="6"/>
+      <c r="Q373" s="6"/>
+      <c r="S373" s="6"/>
+      <c r="T373" s="6"/>
     </row>
     <row r="374" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P374" s="5"/>
-[...2 lines deleted...]
-      <c r="T374" s="5"/>
+      <c r="P374" s="6"/>
+      <c r="Q374" s="6"/>
+      <c r="S374" s="6"/>
+      <c r="T374" s="6"/>
     </row>
     <row r="375" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P375" s="5"/>
-[...2 lines deleted...]
-      <c r="T375" s="5"/>
+      <c r="P375" s="6"/>
+      <c r="Q375" s="6"/>
+      <c r="S375" s="6"/>
+      <c r="T375" s="6"/>
     </row>
     <row r="376" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P376" s="5"/>
-[...2 lines deleted...]
-      <c r="T376" s="5"/>
+      <c r="P376" s="6"/>
+      <c r="Q376" s="6"/>
+      <c r="S376" s="6"/>
+      <c r="T376" s="6"/>
     </row>
     <row r="377" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P377" s="5"/>
-[...2 lines deleted...]
-      <c r="T377" s="5"/>
+      <c r="P377" s="6"/>
+      <c r="Q377" s="6"/>
+      <c r="S377" s="6"/>
+      <c r="T377" s="6"/>
     </row>
     <row r="378" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P378" s="5"/>
-[...2 lines deleted...]
-      <c r="T378" s="5"/>
+      <c r="P378" s="6"/>
+      <c r="Q378" s="6"/>
+      <c r="S378" s="6"/>
+      <c r="T378" s="6"/>
     </row>
     <row r="379" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P379" s="5"/>
-[...2 lines deleted...]
-      <c r="T379" s="5"/>
+      <c r="P379" s="6"/>
+      <c r="Q379" s="6"/>
+      <c r="S379" s="6"/>
+      <c r="T379" s="6"/>
     </row>
     <row r="380" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P380" s="5"/>
-[...2 lines deleted...]
-      <c r="T380" s="5"/>
+      <c r="P380" s="6"/>
+      <c r="Q380" s="6"/>
+      <c r="S380" s="6"/>
+      <c r="T380" s="6"/>
     </row>
     <row r="381" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P381" s="5"/>
-[...2 lines deleted...]
-      <c r="T381" s="5"/>
+      <c r="P381" s="6"/>
+      <c r="Q381" s="6"/>
+      <c r="S381" s="6"/>
+      <c r="T381" s="6"/>
     </row>
     <row r="382" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P382" s="5"/>
-[...2 lines deleted...]
-      <c r="T382" s="5"/>
+      <c r="P382" s="6"/>
+      <c r="Q382" s="6"/>
+      <c r="S382" s="6"/>
+      <c r="T382" s="6"/>
     </row>
     <row r="383" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P383" s="5"/>
-[...2 lines deleted...]
-      <c r="T383" s="5"/>
+      <c r="P383" s="6"/>
+      <c r="Q383" s="6"/>
+      <c r="S383" s="6"/>
+      <c r="T383" s="6"/>
     </row>
     <row r="384" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P384" s="5"/>
-[...2 lines deleted...]
-      <c r="T384" s="5"/>
+      <c r="P384" s="6"/>
+      <c r="Q384" s="6"/>
+      <c r="S384" s="6"/>
+      <c r="T384" s="6"/>
     </row>
     <row r="385" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P385" s="5"/>
-[...2 lines deleted...]
-      <c r="T385" s="5"/>
+      <c r="P385" s="6"/>
+      <c r="Q385" s="6"/>
+      <c r="S385" s="6"/>
+      <c r="T385" s="6"/>
     </row>
     <row r="386" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P386" s="5"/>
-[...2 lines deleted...]
-      <c r="T386" s="5"/>
+      <c r="P386" s="6"/>
+      <c r="Q386" s="6"/>
+      <c r="S386" s="6"/>
+      <c r="T386" s="6"/>
     </row>
     <row r="387" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P387" s="5"/>
-[...2 lines deleted...]
-      <c r="T387" s="5"/>
+      <c r="P387" s="6"/>
+      <c r="Q387" s="6"/>
+      <c r="S387" s="6"/>
+      <c r="T387" s="6"/>
     </row>
     <row r="388" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P388" s="5"/>
-[...2 lines deleted...]
-      <c r="T388" s="5"/>
+      <c r="P388" s="6"/>
+      <c r="Q388" s="6"/>
+      <c r="S388" s="6"/>
+      <c r="T388" s="6"/>
     </row>
     <row r="389" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P389" s="5"/>
-[...2 lines deleted...]
-      <c r="T389" s="5"/>
+      <c r="P389" s="6"/>
+      <c r="Q389" s="6"/>
+      <c r="S389" s="6"/>
+      <c r="T389" s="6"/>
     </row>
     <row r="390" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P390" s="5"/>
-[...2 lines deleted...]
-      <c r="T390" s="5"/>
+      <c r="P390" s="6"/>
+      <c r="Q390" s="6"/>
+      <c r="S390" s="6"/>
+      <c r="T390" s="6"/>
     </row>
     <row r="391" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P391" s="5"/>
-[...2 lines deleted...]
-      <c r="T391" s="5"/>
+      <c r="P391" s="6"/>
+      <c r="Q391" s="6"/>
+      <c r="S391" s="6"/>
+      <c r="T391" s="6"/>
     </row>
     <row r="392" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P392" s="5"/>
-[...2 lines deleted...]
-      <c r="T392" s="5"/>
+      <c r="P392" s="6"/>
+      <c r="Q392" s="6"/>
+      <c r="S392" s="6"/>
+      <c r="T392" s="6"/>
     </row>
     <row r="393" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P393" s="5"/>
-[...2 lines deleted...]
-      <c r="T393" s="5"/>
+      <c r="P393" s="6"/>
+      <c r="Q393" s="6"/>
+      <c r="S393" s="6"/>
+      <c r="T393" s="6"/>
     </row>
     <row r="394" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P394" s="5"/>
-[...2 lines deleted...]
-      <c r="T394" s="5"/>
+      <c r="P394" s="6"/>
+      <c r="Q394" s="6"/>
+      <c r="S394" s="6"/>
+      <c r="T394" s="6"/>
     </row>
     <row r="395" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P395" s="5"/>
-[...2 lines deleted...]
-      <c r="T395" s="5"/>
+      <c r="P395" s="6"/>
+      <c r="Q395" s="6"/>
+      <c r="S395" s="6"/>
+      <c r="T395" s="6"/>
     </row>
     <row r="396" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P396" s="5"/>
-[...2 lines deleted...]
-      <c r="T396" s="5"/>
+      <c r="P396" s="6"/>
+      <c r="Q396" s="6"/>
+      <c r="S396" s="6"/>
+      <c r="T396" s="6"/>
     </row>
     <row r="397" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P397" s="5"/>
-[...2 lines deleted...]
-      <c r="T397" s="5"/>
+      <c r="P397" s="6"/>
+      <c r="Q397" s="6"/>
+      <c r="S397" s="6"/>
+      <c r="T397" s="6"/>
     </row>
     <row r="398" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P398" s="5"/>
-[...2 lines deleted...]
-      <c r="T398" s="5"/>
+      <c r="P398" s="6"/>
+      <c r="Q398" s="6"/>
+      <c r="S398" s="6"/>
+      <c r="T398" s="6"/>
     </row>
     <row r="399" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P399" s="5"/>
-[...2 lines deleted...]
-      <c r="T399" s="5"/>
+      <c r="P399" s="6"/>
+      <c r="Q399" s="6"/>
+      <c r="S399" s="6"/>
+      <c r="T399" s="6"/>
     </row>
     <row r="400" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P400" s="5"/>
-[...2 lines deleted...]
-      <c r="T400" s="5"/>
+      <c r="P400" s="6"/>
+      <c r="Q400" s="6"/>
+      <c r="S400" s="6"/>
+      <c r="T400" s="6"/>
     </row>
     <row r="401" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P401" s="5"/>
-[...2 lines deleted...]
-      <c r="T401" s="5"/>
+      <c r="P401" s="6"/>
+      <c r="Q401" s="6"/>
+      <c r="S401" s="6"/>
+      <c r="T401" s="6"/>
     </row>
     <row r="402" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P402" s="5"/>
-[...2 lines deleted...]
-      <c r="T402" s="5"/>
+      <c r="P402" s="6"/>
+      <c r="Q402" s="6"/>
+      <c r="S402" s="6"/>
+      <c r="T402" s="6"/>
     </row>
     <row r="403" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P403" s="5"/>
-[...2 lines deleted...]
-      <c r="T403" s="5"/>
+      <c r="P403" s="6"/>
+      <c r="Q403" s="6"/>
+      <c r="S403" s="6"/>
+      <c r="T403" s="6"/>
     </row>
     <row r="404" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P404" s="5"/>
-[...2 lines deleted...]
-      <c r="T404" s="5"/>
+      <c r="P404" s="6"/>
+      <c r="Q404" s="6"/>
+      <c r="S404" s="6"/>
+      <c r="T404" s="6"/>
     </row>
     <row r="405" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P405" s="5"/>
-[...2 lines deleted...]
-      <c r="T405" s="5"/>
+      <c r="P405" s="6"/>
+      <c r="Q405" s="6"/>
+      <c r="S405" s="6"/>
+      <c r="T405" s="6"/>
     </row>
     <row r="406" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P406" s="5"/>
-[...2 lines deleted...]
-      <c r="T406" s="5"/>
+      <c r="P406" s="6"/>
+      <c r="Q406" s="6"/>
+      <c r="S406" s="6"/>
+      <c r="T406" s="6"/>
     </row>
     <row r="407" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P407" s="5"/>
-[...2 lines deleted...]
-      <c r="T407" s="5"/>
+      <c r="P407" s="6"/>
+      <c r="Q407" s="6"/>
+      <c r="S407" s="6"/>
+      <c r="T407" s="6"/>
     </row>
     <row r="408" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P408" s="5"/>
-[...2 lines deleted...]
-      <c r="T408" s="5"/>
+      <c r="P408" s="6"/>
+      <c r="Q408" s="6"/>
+      <c r="S408" s="6"/>
+      <c r="T408" s="6"/>
     </row>
     <row r="409" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P409" s="5"/>
-[...2 lines deleted...]
-      <c r="T409" s="5"/>
+      <c r="P409" s="6"/>
+      <c r="Q409" s="6"/>
+      <c r="S409" s="6"/>
+      <c r="T409" s="6"/>
     </row>
     <row r="410" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P410" s="5"/>
-[...2 lines deleted...]
-      <c r="T410" s="5"/>
+      <c r="P410" s="6"/>
+      <c r="Q410" s="6"/>
+      <c r="S410" s="6"/>
+      <c r="T410" s="6"/>
     </row>
     <row r="411" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P411" s="5"/>
-[...2 lines deleted...]
-      <c r="T411" s="5"/>
+      <c r="P411" s="6"/>
+      <c r="Q411" s="6"/>
+      <c r="S411" s="6"/>
+      <c r="T411" s="6"/>
     </row>
     <row r="412" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P412" s="5"/>
-[...2 lines deleted...]
-      <c r="T412" s="5"/>
+      <c r="P412" s="6"/>
+      <c r="Q412" s="6"/>
+      <c r="S412" s="6"/>
+      <c r="T412" s="6"/>
     </row>
     <row r="413" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P413" s="5"/>
-[...2 lines deleted...]
-      <c r="T413" s="5"/>
+      <c r="P413" s="6"/>
+      <c r="Q413" s="6"/>
+      <c r="S413" s="6"/>
+      <c r="T413" s="6"/>
     </row>
     <row r="414" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P414" s="5"/>
-[...2 lines deleted...]
-      <c r="T414" s="5"/>
+      <c r="P414" s="6"/>
+      <c r="Q414" s="6"/>
+      <c r="S414" s="6"/>
+      <c r="T414" s="6"/>
     </row>
     <row r="415" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P415" s="5"/>
-[...2 lines deleted...]
-      <c r="T415" s="5"/>
+      <c r="P415" s="6"/>
+      <c r="Q415" s="6"/>
+      <c r="S415" s="6"/>
+      <c r="T415" s="6"/>
     </row>
     <row r="416" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P416" s="5"/>
-[...2 lines deleted...]
-      <c r="T416" s="5"/>
+      <c r="P416" s="6"/>
+      <c r="Q416" s="6"/>
+      <c r="S416" s="6"/>
+      <c r="T416" s="6"/>
     </row>
     <row r="417" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P417" s="5"/>
-[...2 lines deleted...]
-      <c r="T417" s="5"/>
+      <c r="P417" s="6"/>
+      <c r="Q417" s="6"/>
+      <c r="S417" s="6"/>
+      <c r="T417" s="6"/>
     </row>
     <row r="418" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P418" s="5"/>
-[...2 lines deleted...]
-      <c r="T418" s="5"/>
+      <c r="P418" s="6"/>
+      <c r="Q418" s="6"/>
+      <c r="S418" s="6"/>
+      <c r="T418" s="6"/>
     </row>
     <row r="419" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P419" s="5"/>
-[...2 lines deleted...]
-      <c r="T419" s="5"/>
+      <c r="P419" s="6"/>
+      <c r="Q419" s="6"/>
+      <c r="S419" s="6"/>
+      <c r="T419" s="6"/>
     </row>
     <row r="420" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P420" s="5"/>
-[...2 lines deleted...]
-      <c r="T420" s="5"/>
+      <c r="P420" s="6"/>
+      <c r="Q420" s="6"/>
+      <c r="S420" s="6"/>
+      <c r="T420" s="6"/>
     </row>
     <row r="421" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P421" s="5"/>
-[...2 lines deleted...]
-      <c r="T421" s="5"/>
+      <c r="P421" s="6"/>
+      <c r="Q421" s="6"/>
+      <c r="S421" s="6"/>
+      <c r="T421" s="6"/>
     </row>
     <row r="422" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P422" s="5"/>
-[...2 lines deleted...]
-      <c r="T422" s="5"/>
+      <c r="P422" s="6"/>
+      <c r="Q422" s="6"/>
+      <c r="S422" s="6"/>
+      <c r="T422" s="6"/>
     </row>
     <row r="423" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P423" s="5"/>
-[...2 lines deleted...]
-      <c r="T423" s="5"/>
+      <c r="P423" s="6"/>
+      <c r="Q423" s="6"/>
+      <c r="S423" s="6"/>
+      <c r="T423" s="6"/>
     </row>
     <row r="424" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P424" s="5"/>
-[...2 lines deleted...]
-      <c r="T424" s="5"/>
+      <c r="P424" s="6"/>
+      <c r="Q424" s="6"/>
+      <c r="S424" s="6"/>
+      <c r="T424" s="6"/>
     </row>
     <row r="425" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P425" s="5"/>
-[...2 lines deleted...]
-      <c r="T425" s="5"/>
+      <c r="P425" s="6"/>
+      <c r="Q425" s="6"/>
+      <c r="S425" s="6"/>
+      <c r="T425" s="6"/>
     </row>
     <row r="426" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P426" s="5"/>
-[...2 lines deleted...]
-      <c r="T426" s="5"/>
+      <c r="P426" s="6"/>
+      <c r="Q426" s="6"/>
+      <c r="S426" s="6"/>
+      <c r="T426" s="6"/>
     </row>
     <row r="427" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P427" s="5"/>
-[...2 lines deleted...]
-      <c r="T427" s="5"/>
+      <c r="P427" s="6"/>
+      <c r="Q427" s="6"/>
+      <c r="S427" s="6"/>
+      <c r="T427" s="6"/>
     </row>
     <row r="428" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P428" s="5"/>
-[...2 lines deleted...]
-      <c r="T428" s="5"/>
+      <c r="P428" s="6"/>
+      <c r="Q428" s="6"/>
+      <c r="S428" s="6"/>
+      <c r="T428" s="6"/>
     </row>
     <row r="429" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P429" s="5"/>
-[...2 lines deleted...]
-      <c r="T429" s="5"/>
+      <c r="P429" s="6"/>
+      <c r="Q429" s="6"/>
+      <c r="S429" s="6"/>
+      <c r="T429" s="6"/>
     </row>
     <row r="430" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P430" s="5"/>
-[...2 lines deleted...]
-      <c r="T430" s="5"/>
+      <c r="P430" s="6"/>
+      <c r="Q430" s="6"/>
+      <c r="S430" s="6"/>
+      <c r="T430" s="6"/>
     </row>
     <row r="431" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P431" s="5"/>
-[...2 lines deleted...]
-      <c r="T431" s="5"/>
+      <c r="P431" s="6"/>
+      <c r="Q431" s="6"/>
+      <c r="S431" s="6"/>
+      <c r="T431" s="6"/>
     </row>
     <row r="432" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P432" s="5"/>
-[...2 lines deleted...]
-      <c r="T432" s="5"/>
+      <c r="P432" s="6"/>
+      <c r="Q432" s="6"/>
+      <c r="S432" s="6"/>
+      <c r="T432" s="6"/>
     </row>
     <row r="433" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P433" s="5"/>
-[...2 lines deleted...]
-      <c r="T433" s="5"/>
+      <c r="P433" s="6"/>
+      <c r="Q433" s="6"/>
+      <c r="S433" s="6"/>
+      <c r="T433" s="6"/>
     </row>
     <row r="434" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P434" s="5"/>
-[...2 lines deleted...]
-      <c r="T434" s="5"/>
+      <c r="P434" s="6"/>
+      <c r="Q434" s="6"/>
+      <c r="S434" s="6"/>
+      <c r="T434" s="6"/>
     </row>
     <row r="435" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P435" s="5"/>
-[...2 lines deleted...]
-      <c r="T435" s="5"/>
+      <c r="P435" s="6"/>
+      <c r="Q435" s="6"/>
+      <c r="S435" s="6"/>
+      <c r="T435" s="6"/>
     </row>
     <row r="436" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P436" s="5"/>
-[...2 lines deleted...]
-      <c r="T436" s="5"/>
+      <c r="P436" s="6"/>
+      <c r="Q436" s="6"/>
+      <c r="S436" s="6"/>
+      <c r="T436" s="6"/>
     </row>
     <row r="437" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P437" s="5"/>
-[...2 lines deleted...]
-      <c r="T437" s="5"/>
+      <c r="P437" s="6"/>
+      <c r="Q437" s="6"/>
+      <c r="S437" s="6"/>
+      <c r="T437" s="6"/>
     </row>
     <row r="438" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P438" s="5"/>
-[...2 lines deleted...]
-      <c r="T438" s="5"/>
+      <c r="P438" s="6"/>
+      <c r="Q438" s="6"/>
+      <c r="S438" s="6"/>
+      <c r="T438" s="6"/>
     </row>
     <row r="439" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P439" s="5"/>
-[...2 lines deleted...]
-      <c r="T439" s="5"/>
+      <c r="P439" s="6"/>
+      <c r="Q439" s="6"/>
+      <c r="S439" s="6"/>
+      <c r="T439" s="6"/>
     </row>
     <row r="440" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P440" s="5"/>
-[...2 lines deleted...]
-      <c r="T440" s="5"/>
+      <c r="P440" s="6"/>
+      <c r="Q440" s="6"/>
+      <c r="S440" s="6"/>
+      <c r="T440" s="6"/>
     </row>
     <row r="441" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P441" s="5"/>
-[...2 lines deleted...]
-      <c r="T441" s="5"/>
+      <c r="P441" s="6"/>
+      <c r="Q441" s="6"/>
+      <c r="S441" s="6"/>
+      <c r="T441" s="6"/>
     </row>
     <row r="442" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P442" s="5"/>
-[...2 lines deleted...]
-      <c r="T442" s="5"/>
+      <c r="P442" s="6"/>
+      <c r="Q442" s="6"/>
+      <c r="S442" s="6"/>
+      <c r="T442" s="6"/>
     </row>
     <row r="443" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P443" s="5"/>
-[...2 lines deleted...]
-      <c r="T443" s="5"/>
+      <c r="P443" s="6"/>
+      <c r="Q443" s="6"/>
+      <c r="S443" s="6"/>
+      <c r="T443" s="6"/>
     </row>
     <row r="444" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P444" s="5"/>
-[...2 lines deleted...]
-      <c r="T444" s="5"/>
+      <c r="P444" s="6"/>
+      <c r="Q444" s="6"/>
+      <c r="S444" s="6"/>
+      <c r="T444" s="6"/>
     </row>
     <row r="445" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P445" s="5"/>
-[...2 lines deleted...]
-      <c r="T445" s="5"/>
+      <c r="P445" s="6"/>
+      <c r="Q445" s="6"/>
+      <c r="S445" s="6"/>
+      <c r="T445" s="6"/>
     </row>
     <row r="446" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P446" s="5"/>
-[...2 lines deleted...]
-      <c r="T446" s="5"/>
+      <c r="P446" s="6"/>
+      <c r="Q446" s="6"/>
+      <c r="S446" s="6"/>
+      <c r="T446" s="6"/>
     </row>
     <row r="447" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P447" s="5"/>
-[...2 lines deleted...]
-      <c r="T447" s="5"/>
+      <c r="P447" s="6"/>
+      <c r="Q447" s="6"/>
+      <c r="S447" s="6"/>
+      <c r="T447" s="6"/>
     </row>
     <row r="448" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P448" s="5"/>
-[...2 lines deleted...]
-      <c r="T448" s="5"/>
+      <c r="P448" s="6"/>
+      <c r="Q448" s="6"/>
+      <c r="S448" s="6"/>
+      <c r="T448" s="6"/>
     </row>
     <row r="449" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P449" s="5"/>
-[...2 lines deleted...]
-      <c r="T449" s="5"/>
+      <c r="P449" s="6"/>
+      <c r="Q449" s="6"/>
+      <c r="S449" s="6"/>
+      <c r="T449" s="6"/>
     </row>
     <row r="450" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P450" s="5"/>
-[...2 lines deleted...]
-      <c r="T450" s="5"/>
+      <c r="P450" s="6"/>
+      <c r="Q450" s="6"/>
+      <c r="S450" s="6"/>
+      <c r="T450" s="6"/>
     </row>
     <row r="451" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P451" s="5"/>
-[...2 lines deleted...]
-      <c r="T451" s="5"/>
+      <c r="P451" s="6"/>
+      <c r="Q451" s="6"/>
+      <c r="S451" s="6"/>
+      <c r="T451" s="6"/>
     </row>
     <row r="452" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P452" s="5"/>
-[...2 lines deleted...]
-      <c r="T452" s="5"/>
+      <c r="P452" s="6"/>
+      <c r="Q452" s="6"/>
+      <c r="S452" s="6"/>
+      <c r="T452" s="6"/>
     </row>
     <row r="453" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P453" s="5"/>
-[...2 lines deleted...]
-      <c r="T453" s="5"/>
+      <c r="P453" s="6"/>
+      <c r="Q453" s="6"/>
+      <c r="S453" s="6"/>
+      <c r="T453" s="6"/>
     </row>
     <row r="454" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P454" s="5"/>
-[...2 lines deleted...]
-      <c r="T454" s="5"/>
+      <c r="P454" s="6"/>
+      <c r="Q454" s="6"/>
+      <c r="S454" s="6"/>
+      <c r="T454" s="6"/>
     </row>
     <row r="455" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P455" s="5"/>
-[...2 lines deleted...]
-      <c r="T455" s="5"/>
+      <c r="P455" s="6"/>
+      <c r="Q455" s="6"/>
+      <c r="S455" s="6"/>
+      <c r="T455" s="6"/>
     </row>
     <row r="456" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P456" s="5"/>
-[...2 lines deleted...]
-      <c r="T456" s="5"/>
+      <c r="P456" s="6"/>
+      <c r="Q456" s="6"/>
+      <c r="S456" s="6"/>
+      <c r="T456" s="6"/>
     </row>
     <row r="457" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P457" s="5"/>
-[...2 lines deleted...]
-      <c r="T457" s="5"/>
+      <c r="P457" s="6"/>
+      <c r="Q457" s="6"/>
+      <c r="S457" s="6"/>
+      <c r="T457" s="6"/>
     </row>
     <row r="458" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P458" s="5"/>
-[...2 lines deleted...]
-      <c r="T458" s="5"/>
+      <c r="P458" s="6"/>
+      <c r="Q458" s="6"/>
+      <c r="S458" s="6"/>
+      <c r="T458" s="6"/>
     </row>
     <row r="459" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P459" s="5"/>
-[...2 lines deleted...]
-      <c r="T459" s="5"/>
+      <c r="P459" s="6"/>
+      <c r="Q459" s="6"/>
+      <c r="S459" s="6"/>
+      <c r="T459" s="6"/>
     </row>
     <row r="460" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P460" s="5"/>
-[...2 lines deleted...]
-      <c r="T460" s="5"/>
+      <c r="P460" s="6"/>
+      <c r="Q460" s="6"/>
+      <c r="S460" s="6"/>
+      <c r="T460" s="6"/>
     </row>
     <row r="461" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P461" s="5"/>
-[...2 lines deleted...]
-      <c r="T461" s="5"/>
+      <c r="P461" s="6"/>
+      <c r="Q461" s="6"/>
+      <c r="S461" s="6"/>
+      <c r="T461" s="6"/>
     </row>
     <row r="462" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P462" s="5"/>
-[...2 lines deleted...]
-      <c r="T462" s="5"/>
+      <c r="P462" s="6"/>
+      <c r="Q462" s="6"/>
+      <c r="S462" s="6"/>
+      <c r="T462" s="6"/>
     </row>
     <row r="463" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P463" s="5"/>
-[...2 lines deleted...]
-      <c r="T463" s="5"/>
+      <c r="P463" s="6"/>
+      <c r="Q463" s="6"/>
+      <c r="S463" s="6"/>
+      <c r="T463" s="6"/>
     </row>
     <row r="464" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P464" s="5"/>
-[...2 lines deleted...]
-      <c r="T464" s="5"/>
+      <c r="P464" s="6"/>
+      <c r="Q464" s="6"/>
+      <c r="S464" s="6"/>
+      <c r="T464" s="6"/>
     </row>
     <row r="465" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P465" s="5"/>
-[...2 lines deleted...]
-      <c r="T465" s="5"/>
+      <c r="P465" s="6"/>
+      <c r="Q465" s="6"/>
+      <c r="S465" s="6"/>
+      <c r="T465" s="6"/>
     </row>
     <row r="466" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P466" s="5"/>
-[...2 lines deleted...]
-      <c r="T466" s="5"/>
+      <c r="P466" s="6"/>
+      <c r="Q466" s="6"/>
+      <c r="S466" s="6"/>
+      <c r="T466" s="6"/>
     </row>
     <row r="467" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P467" s="5"/>
-[...2 lines deleted...]
-      <c r="T467" s="5"/>
+      <c r="P467" s="6"/>
+      <c r="Q467" s="6"/>
+      <c r="S467" s="6"/>
+      <c r="T467" s="6"/>
     </row>
     <row r="468" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P468" s="5"/>
-[...2 lines deleted...]
-      <c r="T468" s="5"/>
+      <c r="P468" s="6"/>
+      <c r="Q468" s="6"/>
+      <c r="S468" s="6"/>
+      <c r="T468" s="6"/>
     </row>
     <row r="469" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P469" s="5"/>
-[...2 lines deleted...]
-      <c r="T469" s="5"/>
+      <c r="P469" s="6"/>
+      <c r="Q469" s="6"/>
+      <c r="S469" s="6"/>
+      <c r="T469" s="6"/>
     </row>
     <row r="470" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P470" s="5"/>
-[...2 lines deleted...]
-      <c r="T470" s="5"/>
+      <c r="P470" s="6"/>
+      <c r="Q470" s="6"/>
+      <c r="S470" s="6"/>
+      <c r="T470" s="6"/>
     </row>
     <row r="471" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P471" s="5"/>
-[...2 lines deleted...]
-      <c r="T471" s="5"/>
+      <c r="P471" s="6"/>
+      <c r="Q471" s="6"/>
+      <c r="S471" s="6"/>
+      <c r="T471" s="6"/>
     </row>
     <row r="472" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P472" s="5"/>
-[...2 lines deleted...]
-      <c r="T472" s="5"/>
+      <c r="P472" s="6"/>
+      <c r="Q472" s="6"/>
+      <c r="S472" s="6"/>
+      <c r="T472" s="6"/>
     </row>
     <row r="473" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P473" s="5"/>
-[...2 lines deleted...]
-      <c r="T473" s="5"/>
+      <c r="P473" s="6"/>
+      <c r="Q473" s="6"/>
+      <c r="S473" s="6"/>
+      <c r="T473" s="6"/>
     </row>
     <row r="474" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P474" s="5"/>
-[...2 lines deleted...]
-      <c r="T474" s="5"/>
+      <c r="P474" s="6"/>
+      <c r="Q474" s="6"/>
+      <c r="S474" s="6"/>
+      <c r="T474" s="6"/>
     </row>
     <row r="475" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P475" s="5"/>
-[...2 lines deleted...]
-      <c r="T475" s="5"/>
+      <c r="P475" s="6"/>
+      <c r="Q475" s="6"/>
+      <c r="S475" s="6"/>
+      <c r="T475" s="6"/>
     </row>
     <row r="476" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P476" s="5"/>
-[...2 lines deleted...]
-      <c r="T476" s="5"/>
+      <c r="P476" s="6"/>
+      <c r="Q476" s="6"/>
+      <c r="S476" s="6"/>
+      <c r="T476" s="6"/>
     </row>
     <row r="477" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P477" s="5"/>
-[...2 lines deleted...]
-      <c r="T477" s="5"/>
+      <c r="P477" s="6"/>
+      <c r="Q477" s="6"/>
+      <c r="S477" s="6"/>
+      <c r="T477" s="6"/>
     </row>
     <row r="478" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P478" s="5"/>
-[...2 lines deleted...]
-      <c r="T478" s="5"/>
+      <c r="P478" s="6"/>
+      <c r="Q478" s="6"/>
+      <c r="S478" s="6"/>
+      <c r="T478" s="6"/>
     </row>
     <row r="479" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P479" s="5"/>
-[...2 lines deleted...]
-      <c r="T479" s="5"/>
+      <c r="P479" s="6"/>
+      <c r="Q479" s="6"/>
+      <c r="S479" s="6"/>
+      <c r="T479" s="6"/>
     </row>
     <row r="480" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P480" s="5"/>
-[...2 lines deleted...]
-      <c r="T480" s="5"/>
+      <c r="P480" s="6"/>
+      <c r="Q480" s="6"/>
+      <c r="S480" s="6"/>
+      <c r="T480" s="6"/>
     </row>
     <row r="481" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P481" s="5"/>
-[...2 lines deleted...]
-      <c r="T481" s="5"/>
+      <c r="P481" s="6"/>
+      <c r="Q481" s="6"/>
+      <c r="S481" s="6"/>
+      <c r="T481" s="6"/>
     </row>
     <row r="482" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P482" s="5"/>
-[...2 lines deleted...]
-      <c r="T482" s="5"/>
+      <c r="P482" s="6"/>
+      <c r="Q482" s="6"/>
+      <c r="S482" s="6"/>
+      <c r="T482" s="6"/>
     </row>
     <row r="483" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P483" s="5"/>
-[...2 lines deleted...]
-      <c r="T483" s="5"/>
+      <c r="P483" s="6"/>
+      <c r="Q483" s="6"/>
+      <c r="S483" s="6"/>
+      <c r="T483" s="6"/>
     </row>
     <row r="484" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P484" s="5"/>
-[...2 lines deleted...]
-      <c r="T484" s="5"/>
+      <c r="P484" s="6"/>
+      <c r="Q484" s="6"/>
+      <c r="S484" s="6"/>
+      <c r="T484" s="6"/>
     </row>
     <row r="485" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P485" s="5"/>
-[...2 lines deleted...]
-      <c r="T485" s="5"/>
+      <c r="P485" s="6"/>
+      <c r="Q485" s="6"/>
+      <c r="S485" s="6"/>
+      <c r="T485" s="6"/>
     </row>
     <row r="486" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P486" s="5"/>
-[...2 lines deleted...]
-      <c r="T486" s="5"/>
+      <c r="P486" s="6"/>
+      <c r="Q486" s="6"/>
+      <c r="S486" s="6"/>
+      <c r="T486" s="6"/>
     </row>
     <row r="487" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P487" s="5"/>
-[...2 lines deleted...]
-      <c r="T487" s="5"/>
+      <c r="P487" s="6"/>
+      <c r="Q487" s="6"/>
+      <c r="S487" s="6"/>
+      <c r="T487" s="6"/>
     </row>
     <row r="488" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P488" s="5"/>
-[...2 lines deleted...]
-      <c r="T488" s="5"/>
+      <c r="P488" s="6"/>
+      <c r="Q488" s="6"/>
+      <c r="S488" s="6"/>
+      <c r="T488" s="6"/>
     </row>
     <row r="489" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P489" s="5"/>
-[...2 lines deleted...]
-      <c r="T489" s="5"/>
+      <c r="P489" s="6"/>
+      <c r="Q489" s="6"/>
+      <c r="S489" s="6"/>
+      <c r="T489" s="6"/>
     </row>
     <row r="490" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P490" s="5"/>
-[...2 lines deleted...]
-      <c r="T490" s="5"/>
+      <c r="P490" s="6"/>
+      <c r="Q490" s="6"/>
+      <c r="S490" s="6"/>
+      <c r="T490" s="6"/>
     </row>
     <row r="491" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P491" s="5"/>
-[...2 lines deleted...]
-      <c r="T491" s="5"/>
+      <c r="P491" s="6"/>
+      <c r="Q491" s="6"/>
+      <c r="S491" s="6"/>
+      <c r="T491" s="6"/>
     </row>
     <row r="492" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P492" s="5"/>
-[...2 lines deleted...]
-      <c r="T492" s="5"/>
+      <c r="P492" s="6"/>
+      <c r="Q492" s="6"/>
+      <c r="S492" s="6"/>
+      <c r="T492" s="6"/>
     </row>
     <row r="493" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P493" s="5"/>
-[...2 lines deleted...]
-      <c r="T493" s="5"/>
+      <c r="P493" s="6"/>
+      <c r="Q493" s="6"/>
+      <c r="S493" s="6"/>
+      <c r="T493" s="6"/>
     </row>
     <row r="494" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P494" s="5"/>
-[...2 lines deleted...]
-      <c r="T494" s="5"/>
+      <c r="P494" s="6"/>
+      <c r="Q494" s="6"/>
+      <c r="S494" s="6"/>
+      <c r="T494" s="6"/>
     </row>
     <row r="495" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P495" s="5"/>
-[...2 lines deleted...]
-      <c r="T495" s="5"/>
+      <c r="P495" s="6"/>
+      <c r="Q495" s="6"/>
+      <c r="S495" s="6"/>
+      <c r="T495" s="6"/>
     </row>
     <row r="496" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P496" s="5"/>
-[...2 lines deleted...]
-      <c r="T496" s="5"/>
+      <c r="P496" s="6"/>
+      <c r="Q496" s="6"/>
+      <c r="S496" s="6"/>
+      <c r="T496" s="6"/>
     </row>
     <row r="497" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P497" s="5"/>
-[...2 lines deleted...]
-      <c r="T497" s="5"/>
+      <c r="P497" s="6"/>
+      <c r="Q497" s="6"/>
+      <c r="S497" s="6"/>
+      <c r="T497" s="6"/>
     </row>
     <row r="498" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P498" s="5"/>
-[...2 lines deleted...]
-      <c r="T498" s="5"/>
+      <c r="P498" s="6"/>
+      <c r="Q498" s="6"/>
+      <c r="S498" s="6"/>
+      <c r="T498" s="6"/>
     </row>
     <row r="499" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P499" s="5"/>
-[...2 lines deleted...]
-      <c r="T499" s="5"/>
+      <c r="P499" s="6"/>
+      <c r="Q499" s="6"/>
+      <c r="S499" s="6"/>
+      <c r="T499" s="6"/>
     </row>
     <row r="500" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P500" s="5"/>
-[...2 lines deleted...]
-      <c r="T500" s="5"/>
+      <c r="P500" s="6"/>
+      <c r="Q500" s="6"/>
+      <c r="S500" s="6"/>
+      <c r="T500" s="6"/>
     </row>
     <row r="501" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P501" s="5"/>
-[...2 lines deleted...]
-      <c r="T501" s="5"/>
+      <c r="P501" s="6"/>
+      <c r="Q501" s="6"/>
+      <c r="S501" s="6"/>
+      <c r="T501" s="6"/>
     </row>
     <row r="502" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P502" s="5"/>
-[...2 lines deleted...]
-      <c r="T502" s="5"/>
+      <c r="P502" s="6"/>
+      <c r="Q502" s="6"/>
+      <c r="S502" s="6"/>
+      <c r="T502" s="6"/>
     </row>
     <row r="503" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P503" s="5"/>
-[...2 lines deleted...]
-      <c r="T503" s="5"/>
+      <c r="P503" s="6"/>
+      <c r="Q503" s="6"/>
+      <c r="S503" s="6"/>
+      <c r="T503" s="6"/>
     </row>
     <row r="504" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P504" s="5"/>
-[...2 lines deleted...]
-      <c r="T504" s="5"/>
+      <c r="P504" s="6"/>
+      <c r="Q504" s="6"/>
+      <c r="S504" s="6"/>
+      <c r="T504" s="6"/>
     </row>
     <row r="505" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P505" s="5"/>
-[...2 lines deleted...]
-      <c r="T505" s="5"/>
+      <c r="P505" s="6"/>
+      <c r="Q505" s="6"/>
+      <c r="S505" s="6"/>
+      <c r="T505" s="6"/>
     </row>
     <row r="506" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P506" s="5"/>
-[...2 lines deleted...]
-      <c r="T506" s="5"/>
+      <c r="P506" s="6"/>
+      <c r="Q506" s="6"/>
+      <c r="S506" s="6"/>
+      <c r="T506" s="6"/>
     </row>
     <row r="507" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P507" s="5"/>
-[...2 lines deleted...]
-      <c r="T507" s="5"/>
+      <c r="P507" s="6"/>
+      <c r="Q507" s="6"/>
+      <c r="S507" s="6"/>
+      <c r="T507" s="6"/>
     </row>
     <row r="508" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P508" s="5"/>
-[...2 lines deleted...]
-      <c r="T508" s="5"/>
+      <c r="P508" s="6"/>
+      <c r="Q508" s="6"/>
+      <c r="S508" s="6"/>
+      <c r="T508" s="6"/>
     </row>
     <row r="509" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P509" s="5"/>
-[...2 lines deleted...]
-      <c r="T509" s="5"/>
+      <c r="P509" s="6"/>
+      <c r="Q509" s="6"/>
+      <c r="S509" s="6"/>
+      <c r="T509" s="6"/>
     </row>
     <row r="510" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P510" s="5"/>
-[...2 lines deleted...]
-      <c r="T510" s="5"/>
+      <c r="P510" s="6"/>
+      <c r="Q510" s="6"/>
+      <c r="S510" s="6"/>
+      <c r="T510" s="6"/>
     </row>
     <row r="511" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P511" s="5"/>
-[...2 lines deleted...]
-      <c r="T511" s="5"/>
+      <c r="P511" s="6"/>
+      <c r="Q511" s="6"/>
+      <c r="S511" s="6"/>
+      <c r="T511" s="6"/>
     </row>
     <row r="512" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P512" s="5"/>
-[...2 lines deleted...]
-      <c r="T512" s="5"/>
+      <c r="P512" s="6"/>
+      <c r="Q512" s="6"/>
+      <c r="S512" s="6"/>
+      <c r="T512" s="6"/>
     </row>
     <row r="513" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P513" s="5"/>
-[...2 lines deleted...]
-      <c r="T513" s="5"/>
+      <c r="P513" s="6"/>
+      <c r="Q513" s="6"/>
+      <c r="S513" s="6"/>
+      <c r="T513" s="6"/>
     </row>
     <row r="514" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P514" s="5"/>
-[...2 lines deleted...]
-      <c r="T514" s="5"/>
+      <c r="P514" s="6"/>
+      <c r="Q514" s="6"/>
+      <c r="S514" s="6"/>
+      <c r="T514" s="6"/>
     </row>
     <row r="515" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P515" s="5"/>
-[...2 lines deleted...]
-      <c r="T515" s="5"/>
+      <c r="P515" s="6"/>
+      <c r="Q515" s="6"/>
+      <c r="S515" s="6"/>
+      <c r="T515" s="6"/>
     </row>
     <row r="516" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P516" s="5"/>
-[...2 lines deleted...]
-      <c r="T516" s="5"/>
+      <c r="P516" s="6"/>
+      <c r="Q516" s="6"/>
+      <c r="S516" s="6"/>
+      <c r="T516" s="6"/>
     </row>
     <row r="517" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P517" s="5"/>
-[...2 lines deleted...]
-      <c r="T517" s="5"/>
+      <c r="P517" s="6"/>
+      <c r="Q517" s="6"/>
+      <c r="S517" s="6"/>
+      <c r="T517" s="6"/>
     </row>
     <row r="518" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P518" s="5"/>
-[...2 lines deleted...]
-      <c r="T518" s="5"/>
+      <c r="P518" s="6"/>
+      <c r="Q518" s="6"/>
+      <c r="S518" s="6"/>
+      <c r="T518" s="6"/>
     </row>
     <row r="519" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P519" s="5"/>
-[...2 lines deleted...]
-      <c r="T519" s="5"/>
+      <c r="P519" s="6"/>
+      <c r="Q519" s="6"/>
+      <c r="S519" s="6"/>
+      <c r="T519" s="6"/>
     </row>
     <row r="520" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P520" s="5"/>
-[...2 lines deleted...]
-      <c r="T520" s="5"/>
+      <c r="P520" s="6"/>
+      <c r="Q520" s="6"/>
+      <c r="S520" s="6"/>
+      <c r="T520" s="6"/>
     </row>
     <row r="521" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P521" s="5"/>
-[...2 lines deleted...]
-      <c r="T521" s="5"/>
+      <c r="P521" s="6"/>
+      <c r="Q521" s="6"/>
+      <c r="S521" s="6"/>
+      <c r="T521" s="6"/>
     </row>
     <row r="522" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P522" s="5"/>
-[...2 lines deleted...]
-      <c r="T522" s="5"/>
+      <c r="P522" s="6"/>
+      <c r="Q522" s="6"/>
+      <c r="S522" s="6"/>
+      <c r="T522" s="6"/>
     </row>
     <row r="523" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P523" s="5"/>
-[...2 lines deleted...]
-      <c r="T523" s="5"/>
+      <c r="P523" s="6"/>
+      <c r="Q523" s="6"/>
+      <c r="S523" s="6"/>
+      <c r="T523" s="6"/>
     </row>
     <row r="524" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P524" s="5"/>
-[...2 lines deleted...]
-      <c r="T524" s="5"/>
+      <c r="P524" s="6"/>
+      <c r="Q524" s="6"/>
+      <c r="S524" s="6"/>
+      <c r="T524" s="6"/>
     </row>
     <row r="525" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P525" s="5"/>
-[...2 lines deleted...]
-      <c r="T525" s="5"/>
+      <c r="P525" s="6"/>
+      <c r="Q525" s="6"/>
+      <c r="S525" s="6"/>
+      <c r="T525" s="6"/>
     </row>
     <row r="526" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P526" s="5"/>
-[...2 lines deleted...]
-      <c r="T526" s="5"/>
+      <c r="P526" s="6"/>
+      <c r="Q526" s="6"/>
+      <c r="S526" s="6"/>
+      <c r="T526" s="6"/>
     </row>
     <row r="527" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P527" s="5"/>
-[...2 lines deleted...]
-      <c r="T527" s="5"/>
+      <c r="P527" s="6"/>
+      <c r="Q527" s="6"/>
+      <c r="S527" s="6"/>
+      <c r="T527" s="6"/>
     </row>
     <row r="528" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P528" s="5"/>
-[...2 lines deleted...]
-      <c r="T528" s="5"/>
+      <c r="P528" s="6"/>
+      <c r="Q528" s="6"/>
+      <c r="S528" s="6"/>
+      <c r="T528" s="6"/>
     </row>
     <row r="529" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P529" s="5"/>
-[...2 lines deleted...]
-      <c r="T529" s="5"/>
+      <c r="P529" s="6"/>
+      <c r="Q529" s="6"/>
+      <c r="S529" s="6"/>
+      <c r="T529" s="6"/>
     </row>
     <row r="530" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P530" s="5"/>
-[...2 lines deleted...]
-      <c r="T530" s="5"/>
+      <c r="P530" s="6"/>
+      <c r="Q530" s="6"/>
+      <c r="S530" s="6"/>
+      <c r="T530" s="6"/>
     </row>
     <row r="531" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P531" s="5"/>
-[...2 lines deleted...]
-      <c r="T531" s="5"/>
+      <c r="P531" s="6"/>
+      <c r="Q531" s="6"/>
+      <c r="S531" s="6"/>
+      <c r="T531" s="6"/>
     </row>
     <row r="532" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P532" s="5"/>
-[...2 lines deleted...]
-      <c r="T532" s="5"/>
+      <c r="P532" s="6"/>
+      <c r="Q532" s="6"/>
+      <c r="S532" s="6"/>
+      <c r="T532" s="6"/>
     </row>
     <row r="533" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P533" s="5"/>
-[...2 lines deleted...]
-      <c r="T533" s="5"/>
+      <c r="P533" s="6"/>
+      <c r="Q533" s="6"/>
+      <c r="S533" s="6"/>
+      <c r="T533" s="6"/>
     </row>
     <row r="534" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P534" s="5"/>
-[...2 lines deleted...]
-      <c r="T534" s="5"/>
+      <c r="P534" s="6"/>
+      <c r="Q534" s="6"/>
+      <c r="S534" s="6"/>
+      <c r="T534" s="6"/>
     </row>
     <row r="535" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P535" s="5"/>
-[...2 lines deleted...]
-      <c r="T535" s="5"/>
+      <c r="P535" s="6"/>
+      <c r="Q535" s="6"/>
+      <c r="S535" s="6"/>
+      <c r="T535" s="6"/>
     </row>
     <row r="536" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P536" s="5"/>
-[...2 lines deleted...]
-      <c r="T536" s="5"/>
+      <c r="P536" s="6"/>
+      <c r="Q536" s="6"/>
+      <c r="S536" s="6"/>
+      <c r="T536" s="6"/>
     </row>
     <row r="537" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P537" s="5"/>
-[...2 lines deleted...]
-      <c r="T537" s="5"/>
+      <c r="P537" s="6"/>
+      <c r="Q537" s="6"/>
+      <c r="S537" s="6"/>
+      <c r="T537" s="6"/>
     </row>
     <row r="538" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P538" s="5"/>
-[...2 lines deleted...]
-      <c r="T538" s="5"/>
+      <c r="P538" s="6"/>
+      <c r="Q538" s="6"/>
+      <c r="S538" s="6"/>
+      <c r="T538" s="6"/>
     </row>
     <row r="539" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P539" s="5"/>
-[...2 lines deleted...]
-      <c r="T539" s="5"/>
+      <c r="P539" s="6"/>
+      <c r="Q539" s="6"/>
+      <c r="S539" s="6"/>
+      <c r="T539" s="6"/>
     </row>
     <row r="540" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P540" s="5"/>
-[...2 lines deleted...]
-      <c r="T540" s="5"/>
+      <c r="P540" s="6"/>
+      <c r="Q540" s="6"/>
+      <c r="S540" s="6"/>
+      <c r="T540" s="6"/>
     </row>
     <row r="541" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P541" s="5"/>
-[...2 lines deleted...]
-      <c r="T541" s="5"/>
+      <c r="P541" s="6"/>
+      <c r="Q541" s="6"/>
+      <c r="S541" s="6"/>
+      <c r="T541" s="6"/>
     </row>
     <row r="542" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P542" s="5"/>
-[...2 lines deleted...]
-      <c r="T542" s="5"/>
+      <c r="P542" s="6"/>
+      <c r="Q542" s="6"/>
+      <c r="S542" s="6"/>
+      <c r="T542" s="6"/>
     </row>
     <row r="543" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P543" s="5"/>
-[...2 lines deleted...]
-      <c r="T543" s="5"/>
+      <c r="P543" s="6"/>
+      <c r="Q543" s="6"/>
+      <c r="S543" s="6"/>
+      <c r="T543" s="6"/>
     </row>
     <row r="544" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P544" s="5"/>
-[...2 lines deleted...]
-      <c r="T544" s="5"/>
+      <c r="P544" s="6"/>
+      <c r="Q544" s="6"/>
+      <c r="S544" s="6"/>
+      <c r="T544" s="6"/>
     </row>
     <row r="545" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P545" s="5"/>
-[...2 lines deleted...]
-      <c r="T545" s="5"/>
+      <c r="P545" s="6"/>
+      <c r="Q545" s="6"/>
+      <c r="S545" s="6"/>
+      <c r="T545" s="6"/>
     </row>
     <row r="546" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P546" s="5"/>
-[...2 lines deleted...]
-      <c r="T546" s="5"/>
+      <c r="P546" s="6"/>
+      <c r="Q546" s="6"/>
+      <c r="S546" s="6"/>
+      <c r="T546" s="6"/>
     </row>
     <row r="547" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P547" s="5"/>
-[...2 lines deleted...]
-      <c r="T547" s="5"/>
+      <c r="P547" s="6"/>
+      <c r="Q547" s="6"/>
+      <c r="S547" s="6"/>
+      <c r="T547" s="6"/>
     </row>
     <row r="548" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P548" s="5"/>
-[...2 lines deleted...]
-      <c r="T548" s="5"/>
+      <c r="P548" s="6"/>
+      <c r="Q548" s="6"/>
+      <c r="S548" s="6"/>
+      <c r="T548" s="6"/>
     </row>
     <row r="549" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P549" s="5"/>
-[...2 lines deleted...]
-      <c r="T549" s="5"/>
+      <c r="P549" s="6"/>
+      <c r="Q549" s="6"/>
+      <c r="S549" s="6"/>
+      <c r="T549" s="6"/>
     </row>
     <row r="550" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P550" s="5"/>
-[...2 lines deleted...]
-      <c r="T550" s="5"/>
+      <c r="P550" s="6"/>
+      <c r="Q550" s="6"/>
+      <c r="S550" s="6"/>
+      <c r="T550" s="6"/>
     </row>
     <row r="551" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P551" s="5"/>
-[...2 lines deleted...]
-      <c r="T551" s="5"/>
+      <c r="P551" s="6"/>
+      <c r="Q551" s="6"/>
+      <c r="S551" s="6"/>
+      <c r="T551" s="6"/>
     </row>
     <row r="552" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P552" s="5"/>
-[...2 lines deleted...]
-      <c r="T552" s="5"/>
+      <c r="P552" s="6"/>
+      <c r="Q552" s="6"/>
+      <c r="S552" s="6"/>
+      <c r="T552" s="6"/>
     </row>
     <row r="553" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P553" s="5"/>
-[...2 lines deleted...]
-      <c r="T553" s="5"/>
+      <c r="P553" s="6"/>
+      <c r="Q553" s="6"/>
+      <c r="S553" s="6"/>
+      <c r="T553" s="6"/>
     </row>
     <row r="554" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P554" s="5"/>
-[...2 lines deleted...]
-      <c r="T554" s="5"/>
+      <c r="P554" s="6"/>
+      <c r="Q554" s="6"/>
+      <c r="S554" s="6"/>
+      <c r="T554" s="6"/>
     </row>
     <row r="555" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P555" s="5"/>
-[...2 lines deleted...]
-      <c r="T555" s="5"/>
+      <c r="P555" s="6"/>
+      <c r="Q555" s="6"/>
+      <c r="S555" s="6"/>
+      <c r="T555" s="6"/>
     </row>
     <row r="556" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P556" s="5"/>
-[...2 lines deleted...]
-      <c r="T556" s="5"/>
+      <c r="P556" s="6"/>
+      <c r="Q556" s="6"/>
+      <c r="S556" s="6"/>
+      <c r="T556" s="6"/>
     </row>
     <row r="557" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P557" s="5"/>
-[...2 lines deleted...]
-      <c r="T557" s="5"/>
+      <c r="P557" s="6"/>
+      <c r="Q557" s="6"/>
+      <c r="S557" s="6"/>
+      <c r="T557" s="6"/>
     </row>
     <row r="558" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P558" s="5"/>
-[...2 lines deleted...]
-      <c r="T558" s="5"/>
+      <c r="P558" s="6"/>
+      <c r="Q558" s="6"/>
+      <c r="S558" s="6"/>
+      <c r="T558" s="6"/>
     </row>
     <row r="559" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P559" s="5"/>
-[...2 lines deleted...]
-      <c r="T559" s="5"/>
+      <c r="P559" s="6"/>
+      <c r="Q559" s="6"/>
+      <c r="S559" s="6"/>
+      <c r="T559" s="6"/>
     </row>
     <row r="560" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P560" s="5"/>
-[...2 lines deleted...]
-      <c r="T560" s="5"/>
+      <c r="P560" s="6"/>
+      <c r="Q560" s="6"/>
+      <c r="S560" s="6"/>
+      <c r="T560" s="6"/>
     </row>
     <row r="561" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P561" s="5"/>
-[...2 lines deleted...]
-      <c r="T561" s="5"/>
+      <c r="P561" s="6"/>
+      <c r="Q561" s="6"/>
+      <c r="S561" s="6"/>
+      <c r="T561" s="6"/>
     </row>
     <row r="562" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P562" s="5"/>
-[...2 lines deleted...]
-      <c r="T562" s="5"/>
+      <c r="P562" s="6"/>
+      <c r="Q562" s="6"/>
+      <c r="S562" s="6"/>
+      <c r="T562" s="6"/>
     </row>
     <row r="563" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P563" s="5"/>
-[...2 lines deleted...]
-      <c r="T563" s="5"/>
+      <c r="P563" s="6"/>
+      <c r="Q563" s="6"/>
+      <c r="S563" s="6"/>
+      <c r="T563" s="6"/>
     </row>
     <row r="564" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P564" s="5"/>
-[...2 lines deleted...]
-      <c r="T564" s="5"/>
+      <c r="P564" s="6"/>
+      <c r="Q564" s="6"/>
+      <c r="S564" s="6"/>
+      <c r="T564" s="6"/>
     </row>
     <row r="565" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P565" s="5"/>
-[...2 lines deleted...]
-      <c r="T565" s="5"/>
+      <c r="P565" s="6"/>
+      <c r="Q565" s="6"/>
+      <c r="S565" s="6"/>
+      <c r="T565" s="6"/>
     </row>
     <row r="566" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P566" s="5"/>
-[...2 lines deleted...]
-      <c r="T566" s="5"/>
+      <c r="P566" s="6"/>
+      <c r="Q566" s="6"/>
+      <c r="S566" s="6"/>
+      <c r="T566" s="6"/>
     </row>
     <row r="567" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P567" s="5"/>
-[...2 lines deleted...]
-      <c r="T567" s="5"/>
+      <c r="P567" s="6"/>
+      <c r="Q567" s="6"/>
+      <c r="S567" s="6"/>
+      <c r="T567" s="6"/>
     </row>
     <row r="568" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P568" s="5"/>
-[...2 lines deleted...]
-      <c r="T568" s="5"/>
+      <c r="P568" s="6"/>
+      <c r="Q568" s="6"/>
+      <c r="S568" s="6"/>
+      <c r="T568" s="6"/>
     </row>
     <row r="569" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P569" s="5"/>
-[...2 lines deleted...]
-      <c r="T569" s="5"/>
+      <c r="P569" s="6"/>
+      <c r="Q569" s="6"/>
+      <c r="S569" s="6"/>
+      <c r="T569" s="6"/>
     </row>
     <row r="570" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P570" s="5"/>
-[...2 lines deleted...]
-      <c r="T570" s="5"/>
+      <c r="P570" s="6"/>
+      <c r="Q570" s="6"/>
+      <c r="S570" s="6"/>
+      <c r="T570" s="6"/>
     </row>
     <row r="571" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P571" s="5"/>
-[...2 lines deleted...]
-      <c r="T571" s="5"/>
+      <c r="P571" s="6"/>
+      <c r="Q571" s="6"/>
+      <c r="S571" s="6"/>
+      <c r="T571" s="6"/>
     </row>
     <row r="572" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P572" s="5"/>
-[...2 lines deleted...]
-      <c r="T572" s="5"/>
+      <c r="P572" s="6"/>
+      <c r="Q572" s="6"/>
+      <c r="S572" s="6"/>
+      <c r="T572" s="6"/>
     </row>
     <row r="573" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P573" s="5"/>
-[...2 lines deleted...]
-      <c r="T573" s="5"/>
+      <c r="P573" s="6"/>
+      <c r="Q573" s="6"/>
+      <c r="S573" s="6"/>
+      <c r="T573" s="6"/>
     </row>
     <row r="574" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P574" s="5"/>
-[...2 lines deleted...]
-      <c r="T574" s="5"/>
+      <c r="P574" s="6"/>
+      <c r="Q574" s="6"/>
+      <c r="S574" s="6"/>
+      <c r="T574" s="6"/>
     </row>
     <row r="575" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P575" s="5"/>
-[...2 lines deleted...]
-      <c r="T575" s="5"/>
+      <c r="P575" s="6"/>
+      <c r="Q575" s="6"/>
+      <c r="S575" s="6"/>
+      <c r="T575" s="6"/>
     </row>
     <row r="576" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P576" s="5"/>
-[...2 lines deleted...]
-      <c r="T576" s="5"/>
+      <c r="P576" s="6"/>
+      <c r="Q576" s="6"/>
+      <c r="S576" s="6"/>
+      <c r="T576" s="6"/>
     </row>
     <row r="577" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P577" s="5"/>
-[...2 lines deleted...]
-      <c r="T577" s="5"/>
+      <c r="P577" s="6"/>
+      <c r="Q577" s="6"/>
+      <c r="S577" s="6"/>
+      <c r="T577" s="6"/>
     </row>
     <row r="578" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P578" s="5"/>
-[...2 lines deleted...]
-      <c r="T578" s="5"/>
+      <c r="P578" s="6"/>
+      <c r="Q578" s="6"/>
+      <c r="S578" s="6"/>
+      <c r="T578" s="6"/>
     </row>
     <row r="579" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P579" s="5"/>
-[...2 lines deleted...]
-      <c r="T579" s="5"/>
+      <c r="P579" s="6"/>
+      <c r="Q579" s="6"/>
+      <c r="S579" s="6"/>
+      <c r="T579" s="6"/>
     </row>
     <row r="580" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P580" s="5"/>
-[...2 lines deleted...]
-      <c r="T580" s="5"/>
+      <c r="P580" s="6"/>
+      <c r="Q580" s="6"/>
+      <c r="S580" s="6"/>
+      <c r="T580" s="6"/>
     </row>
     <row r="581" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P581" s="5"/>
-[...2 lines deleted...]
-      <c r="T581" s="5"/>
+      <c r="P581" s="6"/>
+      <c r="Q581" s="6"/>
+      <c r="S581" s="6"/>
+      <c r="T581" s="6"/>
     </row>
     <row r="582" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P582" s="5"/>
-[...2 lines deleted...]
-      <c r="T582" s="5"/>
+      <c r="P582" s="6"/>
+      <c r="Q582" s="6"/>
+      <c r="S582" s="6"/>
+      <c r="T582" s="6"/>
     </row>
     <row r="583" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P583" s="5"/>
-[...2 lines deleted...]
-      <c r="T583" s="5"/>
+      <c r="P583" s="6"/>
+      <c r="Q583" s="6"/>
+      <c r="S583" s="6"/>
+      <c r="T583" s="6"/>
     </row>
     <row r="584" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P584" s="5"/>
-[...2 lines deleted...]
-      <c r="T584" s="5"/>
+      <c r="P584" s="6"/>
+      <c r="Q584" s="6"/>
+      <c r="S584" s="6"/>
+      <c r="T584" s="6"/>
     </row>
     <row r="585" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P585" s="5"/>
-[...2 lines deleted...]
-      <c r="T585" s="5"/>
+      <c r="P585" s="6"/>
+      <c r="Q585" s="6"/>
+      <c r="S585" s="6"/>
+      <c r="T585" s="6"/>
     </row>
     <row r="586" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P586" s="5"/>
-[...2 lines deleted...]
-      <c r="T586" s="5"/>
+      <c r="P586" s="6"/>
+      <c r="Q586" s="6"/>
+      <c r="S586" s="6"/>
+      <c r="T586" s="6"/>
     </row>
     <row r="587" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P587" s="5"/>
-[...2 lines deleted...]
-      <c r="T587" s="5"/>
+      <c r="P587" s="6"/>
+      <c r="Q587" s="6"/>
+      <c r="S587" s="6"/>
+      <c r="T587" s="6"/>
     </row>
     <row r="588" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P588" s="5"/>
-[...2 lines deleted...]
-      <c r="T588" s="5"/>
+      <c r="P588" s="6"/>
+      <c r="Q588" s="6"/>
+      <c r="S588" s="6"/>
+      <c r="T588" s="6"/>
     </row>
     <row r="589" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P589" s="5"/>
-[...2 lines deleted...]
-      <c r="T589" s="5"/>
+      <c r="P589" s="6"/>
+      <c r="Q589" s="6"/>
+      <c r="S589" s="6"/>
+      <c r="T589" s="6"/>
     </row>
     <row r="590" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P590" s="5"/>
-[...2 lines deleted...]
-      <c r="T590" s="5"/>
+      <c r="P590" s="6"/>
+      <c r="Q590" s="6"/>
+      <c r="S590" s="6"/>
+      <c r="T590" s="6"/>
     </row>
     <row r="591" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P591" s="5"/>
-[...2 lines deleted...]
-      <c r="T591" s="5"/>
+      <c r="P591" s="6"/>
+      <c r="Q591" s="6"/>
+      <c r="S591" s="6"/>
+      <c r="T591" s="6"/>
     </row>
     <row r="592" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P592" s="5"/>
-[...2 lines deleted...]
-      <c r="T592" s="5"/>
+      <c r="P592" s="6"/>
+      <c r="Q592" s="6"/>
+      <c r="S592" s="6"/>
+      <c r="T592" s="6"/>
     </row>
     <row r="593" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P593" s="5"/>
-[...2 lines deleted...]
-      <c r="T593" s="5"/>
+      <c r="P593" s="6"/>
+      <c r="Q593" s="6"/>
+      <c r="S593" s="6"/>
+      <c r="T593" s="6"/>
     </row>
     <row r="594" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P594" s="5"/>
-[...2 lines deleted...]
-      <c r="T594" s="5"/>
+      <c r="P594" s="6"/>
+      <c r="Q594" s="6"/>
+      <c r="S594" s="6"/>
+      <c r="T594" s="6"/>
     </row>
     <row r="595" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P595" s="5"/>
-[...2 lines deleted...]
-      <c r="T595" s="5"/>
+      <c r="P595" s="6"/>
+      <c r="Q595" s="6"/>
+      <c r="S595" s="6"/>
+      <c r="T595" s="6"/>
     </row>
     <row r="596" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P596" s="5"/>
-[...2 lines deleted...]
-      <c r="T596" s="5"/>
+      <c r="P596" s="6"/>
+      <c r="Q596" s="6"/>
+      <c r="S596" s="6"/>
+      <c r="T596" s="6"/>
     </row>
     <row r="597" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P597" s="5"/>
-[...2 lines deleted...]
-      <c r="T597" s="5"/>
+      <c r="P597" s="6"/>
+      <c r="Q597" s="6"/>
+      <c r="S597" s="6"/>
+      <c r="T597" s="6"/>
     </row>
     <row r="598" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P598" s="5"/>
-[...2 lines deleted...]
-      <c r="T598" s="5"/>
+      <c r="P598" s="6"/>
+      <c r="Q598" s="6"/>
+      <c r="S598" s="6"/>
+      <c r="T598" s="6"/>
     </row>
     <row r="599" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P599" s="5"/>
-[...2 lines deleted...]
-      <c r="T599" s="5"/>
+      <c r="P599" s="6"/>
+      <c r="Q599" s="6"/>
+      <c r="S599" s="6"/>
+      <c r="T599" s="6"/>
     </row>
     <row r="600" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P600" s="5"/>
-[...2 lines deleted...]
-      <c r="T600" s="5"/>
+      <c r="P600" s="6"/>
+      <c r="Q600" s="6"/>
+      <c r="S600" s="6"/>
+      <c r="T600" s="6"/>
     </row>
     <row r="601" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P601" s="5"/>
-[...2 lines deleted...]
-      <c r="T601" s="5"/>
+      <c r="P601" s="6"/>
+      <c r="Q601" s="6"/>
+      <c r="S601" s="6"/>
+      <c r="T601" s="6"/>
     </row>
     <row r="602" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P602" s="5"/>
-[...2 lines deleted...]
-      <c r="T602" s="5"/>
+      <c r="P602" s="6"/>
+      <c r="Q602" s="6"/>
+      <c r="S602" s="6"/>
+      <c r="T602" s="6"/>
     </row>
     <row r="603" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P603" s="5"/>
-[...2 lines deleted...]
-      <c r="T603" s="5"/>
+      <c r="P603" s="6"/>
+      <c r="Q603" s="6"/>
+      <c r="S603" s="6"/>
+      <c r="T603" s="6"/>
     </row>
     <row r="604" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P604" s="5"/>
-[...2 lines deleted...]
-      <c r="T604" s="5"/>
+      <c r="P604" s="6"/>
+      <c r="Q604" s="6"/>
+      <c r="S604" s="6"/>
+      <c r="T604" s="6"/>
     </row>
     <row r="605" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P605" s="5"/>
-[...2 lines deleted...]
-      <c r="T605" s="5"/>
+      <c r="P605" s="6"/>
+      <c r="Q605" s="6"/>
+      <c r="S605" s="6"/>
+      <c r="T605" s="6"/>
     </row>
     <row r="606" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P606" s="5"/>
-[...2 lines deleted...]
-      <c r="T606" s="5"/>
+      <c r="P606" s="6"/>
+      <c r="Q606" s="6"/>
+      <c r="S606" s="6"/>
+      <c r="T606" s="6"/>
     </row>
     <row r="607" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P607" s="5"/>
-[...2 lines deleted...]
-      <c r="T607" s="5"/>
+      <c r="P607" s="6"/>
+      <c r="Q607" s="6"/>
+      <c r="S607" s="6"/>
+      <c r="T607" s="6"/>
     </row>
     <row r="608" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P608" s="5"/>
-[...2 lines deleted...]
-      <c r="T608" s="5"/>
+      <c r="P608" s="6"/>
+      <c r="Q608" s="6"/>
+      <c r="S608" s="6"/>
+      <c r="T608" s="6"/>
     </row>
     <row r="609" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P609" s="5"/>
-[...2 lines deleted...]
-      <c r="T609" s="5"/>
+      <c r="P609" s="6"/>
+      <c r="Q609" s="6"/>
+      <c r="S609" s="6"/>
+      <c r="T609" s="6"/>
     </row>
     <row r="610" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P610" s="5"/>
-[...2 lines deleted...]
-      <c r="T610" s="5"/>
+      <c r="P610" s="6"/>
+      <c r="Q610" s="6"/>
+      <c r="S610" s="6"/>
+      <c r="T610" s="6"/>
     </row>
     <row r="611" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P611" s="5"/>
-[...2 lines deleted...]
-      <c r="T611" s="5"/>
+      <c r="P611" s="6"/>
+      <c r="Q611" s="6"/>
+      <c r="S611" s="6"/>
+      <c r="T611" s="6"/>
     </row>
     <row r="612" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P612" s="5"/>
-[...2 lines deleted...]
-      <c r="T612" s="5"/>
+      <c r="P612" s="6"/>
+      <c r="Q612" s="6"/>
+      <c r="S612" s="6"/>
+      <c r="T612" s="6"/>
     </row>
     <row r="613" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P613" s="5"/>
-[...2 lines deleted...]
-      <c r="T613" s="5"/>
+      <c r="P613" s="6"/>
+      <c r="Q613" s="6"/>
+      <c r="S613" s="6"/>
+      <c r="T613" s="6"/>
     </row>
     <row r="614" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P614" s="5"/>
-[...2 lines deleted...]
-      <c r="T614" s="5"/>
+      <c r="P614" s="6"/>
+      <c r="Q614" s="6"/>
+      <c r="S614" s="6"/>
+      <c r="T614" s="6"/>
     </row>
     <row r="615" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P615" s="5"/>
-[...2 lines deleted...]
-      <c r="T615" s="5"/>
+      <c r="P615" s="6"/>
+      <c r="Q615" s="6"/>
+      <c r="S615" s="6"/>
+      <c r="T615" s="6"/>
     </row>
     <row r="616" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P616" s="5"/>
-[...2 lines deleted...]
-      <c r="T616" s="5"/>
+      <c r="P616" s="6"/>
+      <c r="Q616" s="6"/>
+      <c r="S616" s="6"/>
+      <c r="T616" s="6"/>
     </row>
     <row r="617" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P617" s="5"/>
-[...2 lines deleted...]
-      <c r="T617" s="5"/>
+      <c r="P617" s="6"/>
+      <c r="Q617" s="6"/>
+      <c r="S617" s="6"/>
+      <c r="T617" s="6"/>
     </row>
     <row r="618" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P618" s="5"/>
-[...2 lines deleted...]
-      <c r="T618" s="5"/>
+      <c r="P618" s="6"/>
+      <c r="Q618" s="6"/>
+      <c r="S618" s="6"/>
+      <c r="T618" s="6"/>
     </row>
     <row r="619" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P619" s="5"/>
-[...2 lines deleted...]
-      <c r="T619" s="5"/>
+      <c r="P619" s="6"/>
+      <c r="Q619" s="6"/>
+      <c r="S619" s="6"/>
+      <c r="T619" s="6"/>
     </row>
     <row r="620" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P620" s="5"/>
-[...2 lines deleted...]
-      <c r="T620" s="5"/>
+      <c r="P620" s="6"/>
+      <c r="Q620" s="6"/>
+      <c r="S620" s="6"/>
+      <c r="T620" s="6"/>
     </row>
     <row r="621" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P621" s="5"/>
-[...2 lines deleted...]
-      <c r="T621" s="5"/>
+      <c r="P621" s="6"/>
+      <c r="Q621" s="6"/>
+      <c r="S621" s="6"/>
+      <c r="T621" s="6"/>
     </row>
     <row r="622" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P622" s="5"/>
-[...2 lines deleted...]
-      <c r="T622" s="5"/>
+      <c r="P622" s="6"/>
+      <c r="Q622" s="6"/>
+      <c r="S622" s="6"/>
+      <c r="T622" s="6"/>
     </row>
     <row r="623" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P623" s="5"/>
-[...2 lines deleted...]
-      <c r="T623" s="5"/>
+      <c r="P623" s="6"/>
+      <c r="Q623" s="6"/>
+      <c r="S623" s="6"/>
+      <c r="T623" s="6"/>
     </row>
     <row r="624" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P624" s="5"/>
-[...2 lines deleted...]
-      <c r="T624" s="5"/>
+      <c r="P624" s="6"/>
+      <c r="Q624" s="6"/>
+      <c r="S624" s="6"/>
+      <c r="T624" s="6"/>
     </row>
     <row r="625" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P625" s="5"/>
-[...2 lines deleted...]
-      <c r="T625" s="5"/>
+      <c r="P625" s="6"/>
+      <c r="Q625" s="6"/>
+      <c r="S625" s="6"/>
+      <c r="T625" s="6"/>
     </row>
     <row r="626" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P626" s="5"/>
-[...2 lines deleted...]
-      <c r="T626" s="5"/>
+      <c r="P626" s="6"/>
+      <c r="Q626" s="6"/>
+      <c r="S626" s="6"/>
+      <c r="T626" s="6"/>
     </row>
     <row r="627" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P627" s="5"/>
-[...2 lines deleted...]
-      <c r="T627" s="5"/>
+      <c r="P627" s="6"/>
+      <c r="Q627" s="6"/>
+      <c r="S627" s="6"/>
+      <c r="T627" s="6"/>
     </row>
     <row r="628" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P628" s="5"/>
-[...2 lines deleted...]
-      <c r="T628" s="5"/>
+      <c r="P628" s="6"/>
+      <c r="Q628" s="6"/>
+      <c r="S628" s="6"/>
+      <c r="T628" s="6"/>
     </row>
     <row r="629" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P629" s="5"/>
-[...2 lines deleted...]
-      <c r="T629" s="5"/>
+      <c r="P629" s="6"/>
+      <c r="Q629" s="6"/>
+      <c r="S629" s="6"/>
+      <c r="T629" s="6"/>
     </row>
     <row r="630" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P630" s="5"/>
-[...2 lines deleted...]
-      <c r="T630" s="5"/>
+      <c r="P630" s="6"/>
+      <c r="Q630" s="6"/>
+      <c r="S630" s="6"/>
+      <c r="T630" s="6"/>
     </row>
     <row r="631" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P631" s="5"/>
-[...2 lines deleted...]
-      <c r="T631" s="5"/>
+      <c r="P631" s="6"/>
+      <c r="Q631" s="6"/>
+      <c r="S631" s="6"/>
+      <c r="T631" s="6"/>
     </row>
     <row r="632" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P632" s="5"/>
-[...2 lines deleted...]
-      <c r="T632" s="5"/>
+      <c r="P632" s="6"/>
+      <c r="Q632" s="6"/>
+      <c r="S632" s="6"/>
+      <c r="T632" s="6"/>
     </row>
     <row r="633" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P633" s="5"/>
-[...2 lines deleted...]
-      <c r="T633" s="5"/>
+      <c r="P633" s="6"/>
+      <c r="Q633" s="6"/>
+      <c r="S633" s="6"/>
+      <c r="T633" s="6"/>
     </row>
     <row r="634" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P634" s="5"/>
-[...2 lines deleted...]
-      <c r="T634" s="5"/>
+      <c r="P634" s="6"/>
+      <c r="Q634" s="6"/>
+      <c r="S634" s="6"/>
+      <c r="T634" s="6"/>
     </row>
     <row r="635" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P635" s="5"/>
-[...2 lines deleted...]
-      <c r="T635" s="5"/>
+      <c r="P635" s="6"/>
+      <c r="Q635" s="6"/>
+      <c r="S635" s="6"/>
+      <c r="T635" s="6"/>
     </row>
     <row r="636" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P636" s="5"/>
-[...2 lines deleted...]
-      <c r="T636" s="5"/>
+      <c r="P636" s="6"/>
+      <c r="Q636" s="6"/>
+      <c r="S636" s="6"/>
+      <c r="T636" s="6"/>
     </row>
     <row r="637" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P637" s="5"/>
-[...2 lines deleted...]
-      <c r="T637" s="5"/>
+      <c r="P637" s="6"/>
+      <c r="Q637" s="6"/>
+      <c r="S637" s="6"/>
+      <c r="T637" s="6"/>
     </row>
     <row r="638" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P638" s="5"/>
-[...2 lines deleted...]
-      <c r="T638" s="5"/>
+      <c r="P638" s="6"/>
+      <c r="Q638" s="6"/>
+      <c r="S638" s="6"/>
+      <c r="T638" s="6"/>
     </row>
     <row r="639" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P639" s="5"/>
-[...2 lines deleted...]
-      <c r="T639" s="5"/>
+      <c r="P639" s="6"/>
+      <c r="Q639" s="6"/>
+      <c r="S639" s="6"/>
+      <c r="T639" s="6"/>
     </row>
     <row r="640" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P640" s="5"/>
-[...2 lines deleted...]
-      <c r="T640" s="5"/>
+      <c r="P640" s="6"/>
+      <c r="Q640" s="6"/>
+      <c r="S640" s="6"/>
+      <c r="T640" s="6"/>
     </row>
     <row r="641" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P641" s="5"/>
-[...2 lines deleted...]
-      <c r="T641" s="5"/>
+      <c r="P641" s="6"/>
+      <c r="Q641" s="6"/>
+      <c r="S641" s="6"/>
+      <c r="T641" s="6"/>
     </row>
     <row r="642" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P642" s="5"/>
-[...2 lines deleted...]
-      <c r="T642" s="5"/>
+      <c r="P642" s="6"/>
+      <c r="Q642" s="6"/>
+      <c r="S642" s="6"/>
+      <c r="T642" s="6"/>
     </row>
     <row r="643" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P643" s="5"/>
-[...2 lines deleted...]
-      <c r="T643" s="5"/>
+      <c r="P643" s="6"/>
+      <c r="Q643" s="6"/>
+      <c r="S643" s="6"/>
+      <c r="T643" s="6"/>
     </row>
     <row r="644" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P644" s="5"/>
-[...2 lines deleted...]
-      <c r="T644" s="5"/>
+      <c r="P644" s="6"/>
+      <c r="Q644" s="6"/>
+      <c r="S644" s="6"/>
+      <c r="T644" s="6"/>
     </row>
     <row r="645" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P645" s="5"/>
-[...2 lines deleted...]
-      <c r="T645" s="5"/>
+      <c r="P645" s="6"/>
+      <c r="Q645" s="6"/>
+      <c r="S645" s="6"/>
+      <c r="T645" s="6"/>
     </row>
     <row r="646" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P646" s="5"/>
-[...2 lines deleted...]
-      <c r="T646" s="5"/>
+      <c r="P646" s="6"/>
+      <c r="Q646" s="6"/>
+      <c r="S646" s="6"/>
+      <c r="T646" s="6"/>
     </row>
     <row r="647" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P647" s="5"/>
-[...2 lines deleted...]
-      <c r="T647" s="5"/>
+      <c r="P647" s="6"/>
+      <c r="Q647" s="6"/>
+      <c r="S647" s="6"/>
+      <c r="T647" s="6"/>
     </row>
     <row r="648" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P648" s="5"/>
-[...2 lines deleted...]
-      <c r="T648" s="5"/>
+      <c r="P648" s="6"/>
+      <c r="Q648" s="6"/>
+      <c r="S648" s="6"/>
+      <c r="T648" s="6"/>
     </row>
     <row r="649" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P649" s="5"/>
-[...2 lines deleted...]
-      <c r="T649" s="5"/>
+      <c r="P649" s="6"/>
+      <c r="Q649" s="6"/>
+      <c r="S649" s="6"/>
+      <c r="T649" s="6"/>
     </row>
     <row r="650" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P650" s="5"/>
-[...2 lines deleted...]
-      <c r="T650" s="5"/>
+      <c r="P650" s="6"/>
+      <c r="Q650" s="6"/>
+      <c r="S650" s="6"/>
+      <c r="T650" s="6"/>
     </row>
     <row r="651" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P651" s="5"/>
-[...2 lines deleted...]
-      <c r="T651" s="5"/>
+      <c r="P651" s="6"/>
+      <c r="Q651" s="6"/>
+      <c r="S651" s="6"/>
+      <c r="T651" s="6"/>
     </row>
     <row r="652" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P652" s="5"/>
-[...2 lines deleted...]
-      <c r="T652" s="5"/>
+      <c r="P652" s="6"/>
+      <c r="Q652" s="6"/>
+      <c r="S652" s="6"/>
+      <c r="T652" s="6"/>
     </row>
     <row r="653" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P653" s="5"/>
-[...2 lines deleted...]
-      <c r="T653" s="5"/>
+      <c r="P653" s="6"/>
+      <c r="Q653" s="6"/>
+      <c r="S653" s="6"/>
+      <c r="T653" s="6"/>
     </row>
     <row r="654" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P654" s="5"/>
-[...2 lines deleted...]
-      <c r="T654" s="5"/>
+      <c r="P654" s="6"/>
+      <c r="Q654" s="6"/>
+      <c r="S654" s="6"/>
+      <c r="T654" s="6"/>
     </row>
     <row r="655" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P655" s="5"/>
-[...2 lines deleted...]
-      <c r="T655" s="5"/>
+      <c r="P655" s="6"/>
+      <c r="Q655" s="6"/>
+      <c r="S655" s="6"/>
+      <c r="T655" s="6"/>
     </row>
     <row r="656" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P656" s="5"/>
-[...2 lines deleted...]
-      <c r="T656" s="5"/>
+      <c r="P656" s="6"/>
+      <c r="Q656" s="6"/>
+      <c r="S656" s="6"/>
+      <c r="T656" s="6"/>
     </row>
     <row r="657" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P657" s="5"/>
-[...2 lines deleted...]
-      <c r="T657" s="5"/>
+      <c r="P657" s="6"/>
+      <c r="Q657" s="6"/>
+      <c r="S657" s="6"/>
+      <c r="T657" s="6"/>
     </row>
     <row r="658" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P658" s="5"/>
-[...2 lines deleted...]
-      <c r="T658" s="5"/>
+      <c r="P658" s="6"/>
+      <c r="Q658" s="6"/>
+      <c r="S658" s="6"/>
+      <c r="T658" s="6"/>
     </row>
     <row r="659" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P659" s="5"/>
-[...2 lines deleted...]
-      <c r="T659" s="5"/>
+      <c r="P659" s="6"/>
+      <c r="Q659" s="6"/>
+      <c r="S659" s="6"/>
+      <c r="T659" s="6"/>
     </row>
     <row r="660" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P660" s="5"/>
-[...2 lines deleted...]
-      <c r="T660" s="5"/>
+      <c r="P660" s="6"/>
+      <c r="Q660" s="6"/>
+      <c r="S660" s="6"/>
+      <c r="T660" s="6"/>
     </row>
     <row r="661" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P661" s="5"/>
-[...2 lines deleted...]
-      <c r="T661" s="5"/>
+      <c r="P661" s="6"/>
+      <c r="Q661" s="6"/>
+      <c r="S661" s="6"/>
+      <c r="T661" s="6"/>
     </row>
     <row r="662" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P662" s="5"/>
-[...2 lines deleted...]
-      <c r="T662" s="5"/>
+      <c r="P662" s="6"/>
+      <c r="Q662" s="6"/>
+      <c r="S662" s="6"/>
+      <c r="T662" s="6"/>
     </row>
     <row r="663" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P663" s="5"/>
-[...2 lines deleted...]
-      <c r="T663" s="5"/>
+      <c r="P663" s="6"/>
+      <c r="Q663" s="6"/>
+      <c r="S663" s="6"/>
+      <c r="T663" s="6"/>
     </row>
     <row r="664" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P664" s="5"/>
-[...2 lines deleted...]
-      <c r="T664" s="5"/>
+      <c r="P664" s="6"/>
+      <c r="Q664" s="6"/>
+      <c r="S664" s="6"/>
+      <c r="T664" s="6"/>
     </row>
     <row r="665" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P665" s="5"/>
-[...2 lines deleted...]
-      <c r="T665" s="5"/>
+      <c r="P665" s="6"/>
+      <c r="Q665" s="6"/>
+      <c r="S665" s="6"/>
+      <c r="T665" s="6"/>
     </row>
     <row r="666" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P666" s="5"/>
-[...2 lines deleted...]
-      <c r="T666" s="5"/>
+      <c r="P666" s="6"/>
+      <c r="Q666" s="6"/>
+      <c r="S666" s="6"/>
+      <c r="T666" s="6"/>
     </row>
     <row r="667" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P667" s="5"/>
-[...2 lines deleted...]
-      <c r="T667" s="5"/>
+      <c r="P667" s="6"/>
+      <c r="Q667" s="6"/>
+      <c r="S667" s="6"/>
+      <c r="T667" s="6"/>
     </row>
     <row r="668" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P668" s="5"/>
-[...2 lines deleted...]
-      <c r="T668" s="5"/>
+      <c r="P668" s="6"/>
+      <c r="Q668" s="6"/>
+      <c r="S668" s="6"/>
+      <c r="T668" s="6"/>
     </row>
     <row r="669" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P669" s="5"/>
-[...2 lines deleted...]
-      <c r="T669" s="5"/>
+      <c r="P669" s="6"/>
+      <c r="Q669" s="6"/>
+      <c r="S669" s="6"/>
+      <c r="T669" s="6"/>
     </row>
     <row r="670" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P670" s="5"/>
-[...2 lines deleted...]
-      <c r="T670" s="5"/>
+      <c r="P670" s="6"/>
+      <c r="Q670" s="6"/>
+      <c r="S670" s="6"/>
+      <c r="T670" s="6"/>
     </row>
     <row r="671" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P671" s="5"/>
-[...2 lines deleted...]
-      <c r="T671" s="5"/>
+      <c r="P671" s="6"/>
+      <c r="Q671" s="6"/>
+      <c r="S671" s="6"/>
+      <c r="T671" s="6"/>
     </row>
     <row r="672" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P672" s="5"/>
-[...2 lines deleted...]
-      <c r="T672" s="5"/>
+      <c r="P672" s="6"/>
+      <c r="Q672" s="6"/>
+      <c r="S672" s="6"/>
+      <c r="T672" s="6"/>
     </row>
     <row r="673" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P673" s="5"/>
-[...2 lines deleted...]
-      <c r="T673" s="5"/>
+      <c r="P673" s="6"/>
+      <c r="Q673" s="6"/>
+      <c r="S673" s="6"/>
+      <c r="T673" s="6"/>
     </row>
     <row r="674" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P674" s="5"/>
-[...2 lines deleted...]
-      <c r="T674" s="5"/>
+      <c r="P674" s="6"/>
+      <c r="Q674" s="6"/>
+      <c r="S674" s="6"/>
+      <c r="T674" s="6"/>
     </row>
     <row r="675" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P675" s="5"/>
-[...2 lines deleted...]
-      <c r="T675" s="5"/>
+      <c r="P675" s="6"/>
+      <c r="Q675" s="6"/>
+      <c r="S675" s="6"/>
+      <c r="T675" s="6"/>
     </row>
     <row r="676" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P676" s="5"/>
-[...2 lines deleted...]
-      <c r="T676" s="5"/>
+      <c r="P676" s="6"/>
+      <c r="Q676" s="6"/>
+      <c r="S676" s="6"/>
+      <c r="T676" s="6"/>
     </row>
     <row r="677" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P677" s="5"/>
-[...2 lines deleted...]
-      <c r="T677" s="5"/>
+      <c r="P677" s="6"/>
+      <c r="Q677" s="6"/>
+      <c r="S677" s="6"/>
+      <c r="T677" s="6"/>
     </row>
     <row r="678" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P678" s="5"/>
-[...2 lines deleted...]
-      <c r="T678" s="5"/>
+      <c r="P678" s="6"/>
+      <c r="Q678" s="6"/>
+      <c r="S678" s="6"/>
+      <c r="T678" s="6"/>
     </row>
     <row r="679" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P679" s="5"/>
-[...2 lines deleted...]
-      <c r="T679" s="5"/>
+      <c r="P679" s="6"/>
+      <c r="Q679" s="6"/>
+      <c r="S679" s="6"/>
+      <c r="T679" s="6"/>
     </row>
     <row r="680" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P680" s="5"/>
-[...2 lines deleted...]
-      <c r="T680" s="5"/>
+      <c r="P680" s="6"/>
+      <c r="Q680" s="6"/>
+      <c r="S680" s="6"/>
+      <c r="T680" s="6"/>
     </row>
     <row r="681" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P681" s="5"/>
-[...2 lines deleted...]
-      <c r="T681" s="5"/>
+      <c r="P681" s="6"/>
+      <c r="Q681" s="6"/>
+      <c r="S681" s="6"/>
+      <c r="T681" s="6"/>
     </row>
     <row r="682" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P682" s="5"/>
-[...2 lines deleted...]
-      <c r="T682" s="5"/>
+      <c r="P682" s="6"/>
+      <c r="Q682" s="6"/>
+      <c r="S682" s="6"/>
+      <c r="T682" s="6"/>
     </row>
     <row r="683" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P683" s="5"/>
-[...2 lines deleted...]
-      <c r="T683" s="5"/>
+      <c r="P683" s="6"/>
+      <c r="Q683" s="6"/>
+      <c r="S683" s="6"/>
+      <c r="T683" s="6"/>
     </row>
     <row r="684" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P684" s="5"/>
-[...2 lines deleted...]
-      <c r="T684" s="5"/>
+      <c r="P684" s="6"/>
+      <c r="Q684" s="6"/>
+      <c r="S684" s="6"/>
+      <c r="T684" s="6"/>
     </row>
     <row r="685" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P685" s="5"/>
-[...2 lines deleted...]
-      <c r="T685" s="5"/>
+      <c r="P685" s="6"/>
+      <c r="Q685" s="6"/>
+      <c r="S685" s="6"/>
+      <c r="T685" s="6"/>
     </row>
     <row r="686" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P686" s="5"/>
-[...2 lines deleted...]
-      <c r="T686" s="5"/>
+      <c r="P686" s="6"/>
+      <c r="Q686" s="6"/>
+      <c r="S686" s="6"/>
+      <c r="T686" s="6"/>
     </row>
     <row r="687" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P687" s="5"/>
-[...2 lines deleted...]
-      <c r="T687" s="5"/>
+      <c r="P687" s="6"/>
+      <c r="Q687" s="6"/>
+      <c r="S687" s="6"/>
+      <c r="T687" s="6"/>
     </row>
     <row r="688" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P688" s="5"/>
-[...2 lines deleted...]
-      <c r="T688" s="5"/>
+      <c r="P688" s="6"/>
+      <c r="Q688" s="6"/>
+      <c r="S688" s="6"/>
+      <c r="T688" s="6"/>
     </row>
     <row r="689" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P689" s="5"/>
-[...2 lines deleted...]
-      <c r="T689" s="5"/>
+      <c r="P689" s="6"/>
+      <c r="Q689" s="6"/>
+      <c r="S689" s="6"/>
+      <c r="T689" s="6"/>
     </row>
     <row r="690" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P690" s="5"/>
-[...2 lines deleted...]
-      <c r="T690" s="5"/>
+      <c r="P690" s="6"/>
+      <c r="Q690" s="6"/>
+      <c r="S690" s="6"/>
+      <c r="T690" s="6"/>
     </row>
     <row r="691" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P691" s="5"/>
-[...2 lines deleted...]
-      <c r="T691" s="5"/>
+      <c r="P691" s="6"/>
+      <c r="Q691" s="6"/>
+      <c r="S691" s="6"/>
+      <c r="T691" s="6"/>
     </row>
     <row r="692" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P692" s="5"/>
-[...2 lines deleted...]
-      <c r="T692" s="5"/>
+      <c r="P692" s="6"/>
+      <c r="Q692" s="6"/>
+      <c r="S692" s="6"/>
+      <c r="T692" s="6"/>
     </row>
     <row r="693" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P693" s="5"/>
-[...2 lines deleted...]
-      <c r="T693" s="5"/>
+      <c r="P693" s="6"/>
+      <c r="Q693" s="6"/>
+      <c r="S693" s="6"/>
+      <c r="T693" s="6"/>
     </row>
     <row r="694" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P694" s="5"/>
-[...2 lines deleted...]
-      <c r="T694" s="5"/>
+      <c r="P694" s="6"/>
+      <c r="Q694" s="6"/>
+      <c r="S694" s="6"/>
+      <c r="T694" s="6"/>
     </row>
     <row r="695" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P695" s="5"/>
-[...2 lines deleted...]
-      <c r="T695" s="5"/>
+      <c r="P695" s="6"/>
+      <c r="Q695" s="6"/>
+      <c r="S695" s="6"/>
+      <c r="T695" s="6"/>
     </row>
     <row r="696" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P696" s="5"/>
-[...2 lines deleted...]
-      <c r="T696" s="5"/>
+      <c r="P696" s="6"/>
+      <c r="Q696" s="6"/>
+      <c r="S696" s="6"/>
+      <c r="T696" s="6"/>
     </row>
     <row r="697" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P697" s="5"/>
-[...2 lines deleted...]
-      <c r="T697" s="5"/>
+      <c r="P697" s="6"/>
+      <c r="Q697" s="6"/>
+      <c r="S697" s="6"/>
+      <c r="T697" s="6"/>
     </row>
     <row r="698" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P698" s="5"/>
-[...2 lines deleted...]
-      <c r="T698" s="5"/>
+      <c r="P698" s="6"/>
+      <c r="Q698" s="6"/>
+      <c r="S698" s="6"/>
+      <c r="T698" s="6"/>
     </row>
     <row r="699" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P699" s="5"/>
-[...2 lines deleted...]
-      <c r="T699" s="5"/>
+      <c r="P699" s="6"/>
+      <c r="Q699" s="6"/>
+      <c r="S699" s="6"/>
+      <c r="T699" s="6"/>
     </row>
     <row r="700" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P700" s="5"/>
-[...2 lines deleted...]
-      <c r="T700" s="5"/>
+      <c r="P700" s="6"/>
+      <c r="Q700" s="6"/>
+      <c r="S700" s="6"/>
+      <c r="T700" s="6"/>
     </row>
     <row r="701" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P701" s="5"/>
-[...2 lines deleted...]
-      <c r="T701" s="5"/>
+      <c r="P701" s="6"/>
+      <c r="Q701" s="6"/>
+      <c r="S701" s="6"/>
+      <c r="T701" s="6"/>
     </row>
     <row r="702" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P702" s="5"/>
-[...2 lines deleted...]
-      <c r="T702" s="5"/>
+      <c r="P702" s="6"/>
+      <c r="Q702" s="6"/>
+      <c r="S702" s="6"/>
+      <c r="T702" s="6"/>
     </row>
     <row r="703" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P703" s="5"/>
-[...2 lines deleted...]
-      <c r="T703" s="5"/>
+      <c r="P703" s="6"/>
+      <c r="Q703" s="6"/>
+      <c r="S703" s="6"/>
+      <c r="T703" s="6"/>
     </row>
     <row r="704" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P704" s="5"/>
-[...2 lines deleted...]
-      <c r="T704" s="5"/>
+      <c r="P704" s="6"/>
+      <c r="Q704" s="6"/>
+      <c r="S704" s="6"/>
+      <c r="T704" s="6"/>
     </row>
     <row r="705" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P705" s="5"/>
-[...2 lines deleted...]
-      <c r="T705" s="5"/>
+      <c r="P705" s="6"/>
+      <c r="Q705" s="6"/>
+      <c r="S705" s="6"/>
+      <c r="T705" s="6"/>
     </row>
     <row r="706" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P706" s="5"/>
-[...2 lines deleted...]
-      <c r="T706" s="5"/>
+      <c r="P706" s="6"/>
+      <c r="Q706" s="6"/>
+      <c r="S706" s="6"/>
+      <c r="T706" s="6"/>
     </row>
     <row r="707" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P707" s="5"/>
-[...2 lines deleted...]
-      <c r="T707" s="5"/>
+      <c r="P707" s="6"/>
+      <c r="Q707" s="6"/>
+      <c r="S707" s="6"/>
+      <c r="T707" s="6"/>
     </row>
     <row r="708" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P708" s="5"/>
-[...2 lines deleted...]
-      <c r="T708" s="5"/>
+      <c r="P708" s="6"/>
+      <c r="Q708" s="6"/>
+      <c r="S708" s="6"/>
+      <c r="T708" s="6"/>
     </row>
     <row r="709" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P709" s="5"/>
-[...2 lines deleted...]
-      <c r="T709" s="5"/>
+      <c r="P709" s="6"/>
+      <c r="Q709" s="6"/>
+      <c r="S709" s="6"/>
+      <c r="T709" s="6"/>
     </row>
     <row r="710" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P710" s="5"/>
-[...2 lines deleted...]
-      <c r="T710" s="5"/>
+      <c r="P710" s="6"/>
+      <c r="Q710" s="6"/>
+      <c r="S710" s="6"/>
+      <c r="T710" s="6"/>
     </row>
     <row r="711" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P711" s="5"/>
-[...2 lines deleted...]
-      <c r="T711" s="5"/>
+      <c r="P711" s="6"/>
+      <c r="Q711" s="6"/>
+      <c r="S711" s="6"/>
+      <c r="T711" s="6"/>
     </row>
     <row r="712" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P712" s="5"/>
-[...2 lines deleted...]
-      <c r="T712" s="5"/>
+      <c r="P712" s="6"/>
+      <c r="Q712" s="6"/>
+      <c r="S712" s="6"/>
+      <c r="T712" s="6"/>
     </row>
     <row r="713" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P713" s="5"/>
-[...2 lines deleted...]
-      <c r="T713" s="5"/>
+      <c r="P713" s="6"/>
+      <c r="Q713" s="6"/>
+      <c r="S713" s="6"/>
+      <c r="T713" s="6"/>
     </row>
     <row r="714" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P714" s="5"/>
-[...2 lines deleted...]
-      <c r="T714" s="5"/>
+      <c r="P714" s="6"/>
+      <c r="Q714" s="6"/>
+      <c r="S714" s="6"/>
+      <c r="T714" s="6"/>
     </row>
     <row r="715" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P715" s="5"/>
-[...2 lines deleted...]
-      <c r="T715" s="5"/>
+      <c r="P715" s="6"/>
+      <c r="Q715" s="6"/>
+      <c r="S715" s="6"/>
+      <c r="T715" s="6"/>
     </row>
     <row r="716" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P716" s="5"/>
-[...2 lines deleted...]
-      <c r="T716" s="5"/>
+      <c r="P716" s="6"/>
+      <c r="Q716" s="6"/>
+      <c r="S716" s="6"/>
+      <c r="T716" s="6"/>
     </row>
     <row r="717" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P717" s="5"/>
-[...2 lines deleted...]
-      <c r="T717" s="5"/>
+      <c r="P717" s="6"/>
+      <c r="Q717" s="6"/>
+      <c r="S717" s="6"/>
+      <c r="T717" s="6"/>
     </row>
     <row r="718" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P718" s="5"/>
-[...2 lines deleted...]
-      <c r="T718" s="5"/>
+      <c r="P718" s="6"/>
+      <c r="Q718" s="6"/>
+      <c r="S718" s="6"/>
+      <c r="T718" s="6"/>
     </row>
     <row r="719" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P719" s="5"/>
-[...2 lines deleted...]
-      <c r="T719" s="5"/>
+      <c r="P719" s="6"/>
+      <c r="Q719" s="6"/>
+      <c r="S719" s="6"/>
+      <c r="T719" s="6"/>
     </row>
     <row r="720" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P720" s="5"/>
-[...2 lines deleted...]
-      <c r="T720" s="5"/>
+      <c r="P720" s="6"/>
+      <c r="Q720" s="6"/>
+      <c r="S720" s="6"/>
+      <c r="T720" s="6"/>
     </row>
     <row r="721" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P721" s="5"/>
-[...2 lines deleted...]
-      <c r="T721" s="5"/>
+      <c r="P721" s="6"/>
+      <c r="Q721" s="6"/>
+      <c r="S721" s="6"/>
+      <c r="T721" s="6"/>
     </row>
     <row r="722" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P722" s="5"/>
-[...2 lines deleted...]
-      <c r="T722" s="5"/>
+      <c r="P722" s="6"/>
+      <c r="Q722" s="6"/>
+      <c r="S722" s="6"/>
+      <c r="T722" s="6"/>
     </row>
     <row r="723" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P723" s="5"/>
-[...2 lines deleted...]
-      <c r="T723" s="5"/>
+      <c r="P723" s="6"/>
+      <c r="Q723" s="6"/>
+      <c r="S723" s="6"/>
+      <c r="T723" s="6"/>
     </row>
     <row r="724" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P724" s="5"/>
-[...2 lines deleted...]
-      <c r="T724" s="5"/>
+      <c r="P724" s="6"/>
+      <c r="Q724" s="6"/>
+      <c r="S724" s="6"/>
+      <c r="T724" s="6"/>
     </row>
     <row r="725" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P725" s="5"/>
-[...2 lines deleted...]
-      <c r="T725" s="5"/>
+      <c r="P725" s="6"/>
+      <c r="Q725" s="6"/>
+      <c r="S725" s="6"/>
+      <c r="T725" s="6"/>
     </row>
     <row r="726" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P726" s="5"/>
-[...2 lines deleted...]
-      <c r="T726" s="5"/>
+      <c r="P726" s="6"/>
+      <c r="Q726" s="6"/>
+      <c r="S726" s="6"/>
+      <c r="T726" s="6"/>
     </row>
     <row r="727" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P727" s="5"/>
-[...2 lines deleted...]
-      <c r="T727" s="5"/>
+      <c r="P727" s="6"/>
+      <c r="Q727" s="6"/>
+      <c r="S727" s="6"/>
+      <c r="T727" s="6"/>
     </row>
     <row r="728" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P728" s="5"/>
-[...2 lines deleted...]
-      <c r="T728" s="5"/>
+      <c r="P728" s="6"/>
+      <c r="Q728" s="6"/>
+      <c r="S728" s="6"/>
+      <c r="T728" s="6"/>
     </row>
     <row r="729" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P729" s="5"/>
-[...2 lines deleted...]
-      <c r="T729" s="5"/>
+      <c r="P729" s="6"/>
+      <c r="Q729" s="6"/>
+      <c r="S729" s="6"/>
+      <c r="T729" s="6"/>
     </row>
     <row r="730" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P730" s="5"/>
-[...2 lines deleted...]
-      <c r="T730" s="5"/>
+      <c r="P730" s="6"/>
+      <c r="Q730" s="6"/>
+      <c r="S730" s="6"/>
+      <c r="T730" s="6"/>
     </row>
     <row r="731" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P731" s="5"/>
-[...2 lines deleted...]
-      <c r="T731" s="5"/>
+      <c r="P731" s="6"/>
+      <c r="Q731" s="6"/>
+      <c r="S731" s="6"/>
+      <c r="T731" s="6"/>
     </row>
     <row r="732" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P732" s="5"/>
-[...2 lines deleted...]
-      <c r="T732" s="5"/>
+      <c r="P732" s="6"/>
+      <c r="Q732" s="6"/>
+      <c r="S732" s="6"/>
+      <c r="T732" s="6"/>
     </row>
     <row r="733" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P733" s="5"/>
-[...2 lines deleted...]
-      <c r="T733" s="5"/>
+      <c r="P733" s="6"/>
+      <c r="Q733" s="6"/>
+      <c r="S733" s="6"/>
+      <c r="T733" s="6"/>
     </row>
     <row r="734" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P734" s="5"/>
-[...2 lines deleted...]
-      <c r="T734" s="5"/>
+      <c r="P734" s="6"/>
+      <c r="Q734" s="6"/>
+      <c r="S734" s="6"/>
+      <c r="T734" s="6"/>
     </row>
     <row r="735" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P735" s="5"/>
-[...2 lines deleted...]
-      <c r="T735" s="5"/>
+      <c r="P735" s="6"/>
+      <c r="Q735" s="6"/>
+      <c r="S735" s="6"/>
+      <c r="T735" s="6"/>
     </row>
     <row r="736" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P736" s="5"/>
-[...2 lines deleted...]
-      <c r="T736" s="5"/>
+      <c r="P736" s="6"/>
+      <c r="Q736" s="6"/>
+      <c r="S736" s="6"/>
+      <c r="T736" s="6"/>
     </row>
     <row r="737" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P737" s="5"/>
-[...2 lines deleted...]
-      <c r="T737" s="5"/>
+      <c r="P737" s="6"/>
+      <c r="Q737" s="6"/>
+      <c r="S737" s="6"/>
+      <c r="T737" s="6"/>
     </row>
     <row r="738" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P738" s="5"/>
-[...2 lines deleted...]
-      <c r="T738" s="5"/>
+      <c r="P738" s="6"/>
+      <c r="Q738" s="6"/>
+      <c r="S738" s="6"/>
+      <c r="T738" s="6"/>
     </row>
     <row r="739" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P739" s="5"/>
-[...2 lines deleted...]
-      <c r="T739" s="5"/>
+      <c r="P739" s="6"/>
+      <c r="Q739" s="6"/>
+      <c r="S739" s="6"/>
+      <c r="T739" s="6"/>
     </row>
     <row r="740" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P740" s="5"/>
-[...2 lines deleted...]
-      <c r="T740" s="5"/>
+      <c r="P740" s="6"/>
+      <c r="Q740" s="6"/>
+      <c r="S740" s="6"/>
+      <c r="T740" s="6"/>
     </row>
     <row r="741" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P741" s="5"/>
-[...2 lines deleted...]
-      <c r="T741" s="5"/>
+      <c r="P741" s="6"/>
+      <c r="Q741" s="6"/>
+      <c r="S741" s="6"/>
+      <c r="T741" s="6"/>
     </row>
     <row r="742" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P742" s="5"/>
-[...2 lines deleted...]
-      <c r="T742" s="5"/>
+      <c r="P742" s="6"/>
+      <c r="Q742" s="6"/>
+      <c r="S742" s="6"/>
+      <c r="T742" s="6"/>
     </row>
     <row r="743" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P743" s="5"/>
-[...2 lines deleted...]
-      <c r="T743" s="5"/>
+      <c r="P743" s="6"/>
+      <c r="Q743" s="6"/>
+      <c r="S743" s="6"/>
+      <c r="T743" s="6"/>
     </row>
     <row r="744" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P744" s="5"/>
-[...2 lines deleted...]
-      <c r="T744" s="5"/>
+      <c r="P744" s="6"/>
+      <c r="Q744" s="6"/>
+      <c r="S744" s="6"/>
+      <c r="T744" s="6"/>
     </row>
     <row r="745" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P745" s="5"/>
-[...2 lines deleted...]
-      <c r="T745" s="5"/>
+      <c r="P745" s="6"/>
+      <c r="Q745" s="6"/>
+      <c r="S745" s="6"/>
+      <c r="T745" s="6"/>
     </row>
     <row r="746" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P746" s="5"/>
-[...2 lines deleted...]
-      <c r="T746" s="5"/>
+      <c r="P746" s="6"/>
+      <c r="Q746" s="6"/>
+      <c r="S746" s="6"/>
+      <c r="T746" s="6"/>
     </row>
     <row r="747" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P747" s="5"/>
-[...2 lines deleted...]
-      <c r="T747" s="5"/>
+      <c r="P747" s="6"/>
+      <c r="Q747" s="6"/>
+      <c r="S747" s="6"/>
+      <c r="T747" s="6"/>
     </row>
     <row r="748" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P748" s="5"/>
-[...2 lines deleted...]
-      <c r="T748" s="5"/>
+      <c r="P748" s="6"/>
+      <c r="Q748" s="6"/>
+      <c r="S748" s="6"/>
+      <c r="T748" s="6"/>
     </row>
     <row r="749" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P749" s="5"/>
-[...2 lines deleted...]
-      <c r="T749" s="5"/>
+      <c r="P749" s="6"/>
+      <c r="Q749" s="6"/>
+      <c r="S749" s="6"/>
+      <c r="T749" s="6"/>
     </row>
     <row r="750" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P750" s="5"/>
-[...2 lines deleted...]
-      <c r="T750" s="5"/>
+      <c r="P750" s="6"/>
+      <c r="Q750" s="6"/>
+      <c r="S750" s="6"/>
+      <c r="T750" s="6"/>
     </row>
     <row r="751" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P751" s="5"/>
-[...2 lines deleted...]
-      <c r="T751" s="5"/>
+      <c r="P751" s="6"/>
+      <c r="Q751" s="6"/>
+      <c r="S751" s="6"/>
+      <c r="T751" s="6"/>
     </row>
     <row r="752" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P752" s="5"/>
-[...2 lines deleted...]
-      <c r="T752" s="5"/>
+      <c r="P752" s="6"/>
+      <c r="Q752" s="6"/>
+      <c r="S752" s="6"/>
+      <c r="T752" s="6"/>
     </row>
     <row r="753" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P753" s="5"/>
-[...2 lines deleted...]
-      <c r="T753" s="5"/>
+      <c r="P753" s="6"/>
+      <c r="Q753" s="6"/>
+      <c r="S753" s="6"/>
+      <c r="T753" s="6"/>
     </row>
     <row r="754" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P754" s="5"/>
-[...2 lines deleted...]
-      <c r="T754" s="5"/>
+      <c r="P754" s="6"/>
+      <c r="Q754" s="6"/>
+      <c r="S754" s="6"/>
+      <c r="T754" s="6"/>
     </row>
     <row r="755" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P755" s="5"/>
-[...2 lines deleted...]
-      <c r="T755" s="5"/>
+      <c r="P755" s="6"/>
+      <c r="Q755" s="6"/>
+      <c r="S755" s="6"/>
+      <c r="T755" s="6"/>
     </row>
     <row r="756" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P756" s="5"/>
-[...2 lines deleted...]
-      <c r="T756" s="5"/>
+      <c r="P756" s="6"/>
+      <c r="Q756" s="6"/>
+      <c r="S756" s="6"/>
+      <c r="T756" s="6"/>
     </row>
     <row r="757" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P757" s="5"/>
-[...2 lines deleted...]
-      <c r="T757" s="5"/>
+      <c r="P757" s="6"/>
+      <c r="Q757" s="6"/>
+      <c r="S757" s="6"/>
+      <c r="T757" s="6"/>
     </row>
     <row r="758" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P758" s="5"/>
-[...2 lines deleted...]
-      <c r="T758" s="5"/>
+      <c r="P758" s="6"/>
+      <c r="Q758" s="6"/>
+      <c r="S758" s="6"/>
+      <c r="T758" s="6"/>
     </row>
     <row r="759" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P759" s="5"/>
-[...2 lines deleted...]
-      <c r="T759" s="5"/>
+      <c r="P759" s="6"/>
+      <c r="Q759" s="6"/>
+      <c r="S759" s="6"/>
+      <c r="T759" s="6"/>
     </row>
     <row r="760" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P760" s="5"/>
-[...2 lines deleted...]
-      <c r="T760" s="5"/>
+      <c r="P760" s="6"/>
+      <c r="Q760" s="6"/>
+      <c r="S760" s="6"/>
+      <c r="T760" s="6"/>
     </row>
     <row r="761" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P761" s="5"/>
-[...2 lines deleted...]
-      <c r="T761" s="5"/>
+      <c r="P761" s="6"/>
+      <c r="Q761" s="6"/>
+      <c r="S761" s="6"/>
+      <c r="T761" s="6"/>
     </row>
     <row r="762" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P762" s="5"/>
-[...2 lines deleted...]
-      <c r="T762" s="5"/>
+      <c r="P762" s="6"/>
+      <c r="Q762" s="6"/>
+      <c r="S762" s="6"/>
+      <c r="T762" s="6"/>
     </row>
     <row r="763" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P763" s="5"/>
-[...2 lines deleted...]
-      <c r="T763" s="5"/>
+      <c r="P763" s="6"/>
+      <c r="Q763" s="6"/>
+      <c r="S763" s="6"/>
+      <c r="T763" s="6"/>
     </row>
     <row r="764" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P764" s="5"/>
-[...2 lines deleted...]
-      <c r="T764" s="5"/>
+      <c r="P764" s="6"/>
+      <c r="Q764" s="6"/>
+      <c r="S764" s="6"/>
+      <c r="T764" s="6"/>
     </row>
     <row r="765" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P765" s="5"/>
-[...2 lines deleted...]
-      <c r="T765" s="5"/>
+      <c r="P765" s="6"/>
+      <c r="Q765" s="6"/>
+      <c r="S765" s="6"/>
+      <c r="T765" s="6"/>
     </row>
     <row r="766" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P766" s="5"/>
-[...2 lines deleted...]
-      <c r="T766" s="5"/>
+      <c r="P766" s="6"/>
+      <c r="Q766" s="6"/>
+      <c r="S766" s="6"/>
+      <c r="T766" s="6"/>
     </row>
     <row r="767" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P767" s="5"/>
-[...2 lines deleted...]
-      <c r="T767" s="5"/>
+      <c r="P767" s="6"/>
+      <c r="Q767" s="6"/>
+      <c r="S767" s="6"/>
+      <c r="T767" s="6"/>
     </row>
     <row r="768" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P768" s="5"/>
-[...2 lines deleted...]
-      <c r="T768" s="5"/>
+      <c r="P768" s="6"/>
+      <c r="Q768" s="6"/>
+      <c r="S768" s="6"/>
+      <c r="T768" s="6"/>
     </row>
     <row r="769" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P769" s="5"/>
-[...2 lines deleted...]
-      <c r="T769" s="5"/>
+      <c r="P769" s="6"/>
+      <c r="Q769" s="6"/>
+      <c r="S769" s="6"/>
+      <c r="T769" s="6"/>
     </row>
     <row r="770" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P770" s="5"/>
-[...2 lines deleted...]
-      <c r="T770" s="5"/>
+      <c r="P770" s="6"/>
+      <c r="Q770" s="6"/>
+      <c r="S770" s="6"/>
+      <c r="T770" s="6"/>
     </row>
     <row r="771" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P771" s="5"/>
-[...2 lines deleted...]
-      <c r="T771" s="5"/>
+      <c r="P771" s="6"/>
+      <c r="Q771" s="6"/>
+      <c r="S771" s="6"/>
+      <c r="T771" s="6"/>
     </row>
     <row r="772" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P772" s="5"/>
-[...2 lines deleted...]
-      <c r="T772" s="5"/>
+      <c r="P772" s="6"/>
+      <c r="Q772" s="6"/>
+      <c r="S772" s="6"/>
+      <c r="T772" s="6"/>
     </row>
     <row r="773" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P773" s="5"/>
-[...2 lines deleted...]
-      <c r="T773" s="5"/>
+      <c r="P773" s="6"/>
+      <c r="Q773" s="6"/>
+      <c r="S773" s="6"/>
+      <c r="T773" s="6"/>
     </row>
     <row r="774" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P774" s="5"/>
-[...2 lines deleted...]
-      <c r="T774" s="5"/>
+      <c r="P774" s="6"/>
+      <c r="Q774" s="6"/>
+      <c r="S774" s="6"/>
+      <c r="T774" s="6"/>
     </row>
     <row r="775" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P775" s="5"/>
-[...2 lines deleted...]
-      <c r="T775" s="5"/>
+      <c r="P775" s="6"/>
+      <c r="Q775" s="6"/>
+      <c r="S775" s="6"/>
+      <c r="T775" s="6"/>
     </row>
     <row r="776" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P776" s="5"/>
-[...2 lines deleted...]
-      <c r="T776" s="5"/>
+      <c r="P776" s="6"/>
+      <c r="Q776" s="6"/>
+      <c r="S776" s="6"/>
+      <c r="T776" s="6"/>
     </row>
     <row r="777" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P777" s="5"/>
-[...2 lines deleted...]
-      <c r="T777" s="5"/>
+      <c r="P777" s="6"/>
+      <c r="Q777" s="6"/>
+      <c r="S777" s="6"/>
+      <c r="T777" s="6"/>
     </row>
     <row r="778" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P778" s="5"/>
-[...2 lines deleted...]
-      <c r="T778" s="5"/>
+      <c r="P778" s="6"/>
+      <c r="Q778" s="6"/>
+      <c r="S778" s="6"/>
+      <c r="T778" s="6"/>
     </row>
     <row r="779" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P779" s="5"/>
-[...2 lines deleted...]
-      <c r="T779" s="5"/>
+      <c r="P779" s="6"/>
+      <c r="Q779" s="6"/>
+      <c r="S779" s="6"/>
+      <c r="T779" s="6"/>
     </row>
     <row r="780" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P780" s="5"/>
-[...2 lines deleted...]
-      <c r="T780" s="5"/>
+      <c r="P780" s="6"/>
+      <c r="Q780" s="6"/>
+      <c r="S780" s="6"/>
+      <c r="T780" s="6"/>
     </row>
     <row r="781" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P781" s="5"/>
-[...2 lines deleted...]
-      <c r="T781" s="5"/>
+      <c r="P781" s="6"/>
+      <c r="Q781" s="6"/>
+      <c r="S781" s="6"/>
+      <c r="T781" s="6"/>
     </row>
     <row r="782" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P782" s="5"/>
-[...2 lines deleted...]
-      <c r="T782" s="5"/>
+      <c r="P782" s="6"/>
+      <c r="Q782" s="6"/>
+      <c r="S782" s="6"/>
+      <c r="T782" s="6"/>
     </row>
     <row r="783" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P783" s="5"/>
-[...2 lines deleted...]
-      <c r="T783" s="5"/>
+      <c r="P783" s="6"/>
+      <c r="Q783" s="6"/>
+      <c r="S783" s="6"/>
+      <c r="T783" s="6"/>
     </row>
     <row r="784" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P784" s="5"/>
-[...2 lines deleted...]
-      <c r="T784" s="5"/>
+      <c r="P784" s="6"/>
+      <c r="Q784" s="6"/>
+      <c r="S784" s="6"/>
+      <c r="T784" s="6"/>
     </row>
     <row r="785" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P785" s="5"/>
-[...2 lines deleted...]
-      <c r="T785" s="5"/>
+      <c r="P785" s="6"/>
+      <c r="Q785" s="6"/>
+      <c r="S785" s="6"/>
+      <c r="T785" s="6"/>
     </row>
     <row r="786" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P786" s="5"/>
-[...2 lines deleted...]
-      <c r="T786" s="5"/>
+      <c r="P786" s="6"/>
+      <c r="Q786" s="6"/>
+      <c r="S786" s="6"/>
+      <c r="T786" s="6"/>
     </row>
     <row r="787" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P787" s="5"/>
-[...2 lines deleted...]
-      <c r="T787" s="5"/>
+      <c r="P787" s="6"/>
+      <c r="Q787" s="6"/>
+      <c r="S787" s="6"/>
+      <c r="T787" s="6"/>
     </row>
     <row r="788" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P788" s="5"/>
-[...2 lines deleted...]
-      <c r="T788" s="5"/>
+      <c r="P788" s="6"/>
+      <c r="Q788" s="6"/>
+      <c r="S788" s="6"/>
+      <c r="T788" s="6"/>
     </row>
     <row r="789" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P789" s="5"/>
-[...2 lines deleted...]
-      <c r="T789" s="5"/>
+      <c r="P789" s="6"/>
+      <c r="Q789" s="6"/>
+      <c r="S789" s="6"/>
+      <c r="T789" s="6"/>
     </row>
     <row r="790" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P790" s="5"/>
-[...2 lines deleted...]
-      <c r="T790" s="5"/>
+      <c r="P790" s="6"/>
+      <c r="Q790" s="6"/>
+      <c r="S790" s="6"/>
+      <c r="T790" s="6"/>
     </row>
     <row r="791" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P791" s="5"/>
-[...2 lines deleted...]
-      <c r="T791" s="5"/>
+      <c r="P791" s="6"/>
+      <c r="Q791" s="6"/>
+      <c r="S791" s="6"/>
+      <c r="T791" s="6"/>
     </row>
     <row r="792" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P792" s="5"/>
-[...2 lines deleted...]
-      <c r="T792" s="5"/>
+      <c r="P792" s="6"/>
+      <c r="Q792" s="6"/>
+      <c r="S792" s="6"/>
+      <c r="T792" s="6"/>
     </row>
     <row r="793" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P793" s="5"/>
-[...2 lines deleted...]
-      <c r="T793" s="5"/>
+      <c r="P793" s="6"/>
+      <c r="Q793" s="6"/>
+      <c r="S793" s="6"/>
+      <c r="T793" s="6"/>
     </row>
     <row r="794" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P794" s="5"/>
-[...2 lines deleted...]
-      <c r="T794" s="5"/>
+      <c r="P794" s="6"/>
+      <c r="Q794" s="6"/>
+      <c r="S794" s="6"/>
+      <c r="T794" s="6"/>
     </row>
     <row r="795" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P795" s="5"/>
-[...2 lines deleted...]
-      <c r="T795" s="5"/>
+      <c r="P795" s="6"/>
+      <c r="Q795" s="6"/>
+      <c r="S795" s="6"/>
+      <c r="T795" s="6"/>
     </row>
     <row r="796" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P796" s="5"/>
-[...2 lines deleted...]
-      <c r="T796" s="5"/>
+      <c r="P796" s="6"/>
+      <c r="Q796" s="6"/>
+      <c r="S796" s="6"/>
+      <c r="T796" s="6"/>
     </row>
     <row r="797" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P797" s="5"/>
-[...2 lines deleted...]
-      <c r="T797" s="5"/>
+      <c r="P797" s="6"/>
+      <c r="Q797" s="6"/>
+      <c r="S797" s="6"/>
+      <c r="T797" s="6"/>
     </row>
     <row r="798" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P798" s="5"/>
-[...2 lines deleted...]
-      <c r="T798" s="5"/>
+      <c r="P798" s="6"/>
+      <c r="Q798" s="6"/>
+      <c r="S798" s="6"/>
+      <c r="T798" s="6"/>
     </row>
     <row r="799" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P799" s="5"/>
-[...2 lines deleted...]
-      <c r="T799" s="5"/>
+      <c r="P799" s="6"/>
+      <c r="Q799" s="6"/>
+      <c r="S799" s="6"/>
+      <c r="T799" s="6"/>
     </row>
     <row r="800" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P800" s="5"/>
-[...2 lines deleted...]
-      <c r="T800" s="5"/>
+      <c r="P800" s="6"/>
+      <c r="Q800" s="6"/>
+      <c r="S800" s="6"/>
+      <c r="T800" s="6"/>
     </row>
     <row r="801" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P801" s="5"/>
-[...2 lines deleted...]
-      <c r="T801" s="5"/>
+      <c r="P801" s="6"/>
+      <c r="Q801" s="6"/>
+      <c r="S801" s="6"/>
+      <c r="T801" s="6"/>
     </row>
     <row r="802" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P802" s="5"/>
-[...2 lines deleted...]
-      <c r="T802" s="5"/>
+      <c r="P802" s="6"/>
+      <c r="Q802" s="6"/>
+      <c r="S802" s="6"/>
+      <c r="T802" s="6"/>
     </row>
     <row r="803" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P803" s="5"/>
-[...2 lines deleted...]
-      <c r="T803" s="5"/>
+      <c r="P803" s="6"/>
+      <c r="Q803" s="6"/>
+      <c r="S803" s="6"/>
+      <c r="T803" s="6"/>
     </row>
     <row r="804" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P804" s="5"/>
-[...2 lines deleted...]
-      <c r="T804" s="5"/>
+      <c r="P804" s="6"/>
+      <c r="Q804" s="6"/>
+      <c r="S804" s="6"/>
+      <c r="T804" s="6"/>
     </row>
     <row r="805" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P805" s="5"/>
-[...2 lines deleted...]
-      <c r="T805" s="5"/>
+      <c r="P805" s="6"/>
+      <c r="Q805" s="6"/>
+      <c r="S805" s="6"/>
+      <c r="T805" s="6"/>
     </row>
     <row r="806" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P806" s="5"/>
-[...2 lines deleted...]
-      <c r="T806" s="5"/>
+      <c r="P806" s="6"/>
+      <c r="Q806" s="6"/>
+      <c r="S806" s="6"/>
+      <c r="T806" s="6"/>
     </row>
     <row r="807" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P807" s="5"/>
-[...2 lines deleted...]
-      <c r="T807" s="5"/>
+      <c r="P807" s="6"/>
+      <c r="Q807" s="6"/>
+      <c r="S807" s="6"/>
+      <c r="T807" s="6"/>
     </row>
     <row r="808" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P808" s="5"/>
-[...2 lines deleted...]
-      <c r="T808" s="5"/>
+      <c r="P808" s="6"/>
+      <c r="Q808" s="6"/>
+      <c r="S808" s="6"/>
+      <c r="T808" s="6"/>
     </row>
     <row r="809" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P809" s="5"/>
-[...2 lines deleted...]
-      <c r="T809" s="5"/>
+      <c r="P809" s="6"/>
+      <c r="Q809" s="6"/>
+      <c r="S809" s="6"/>
+      <c r="T809" s="6"/>
     </row>
     <row r="810" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P810" s="5"/>
-[...2 lines deleted...]
-      <c r="T810" s="5"/>
+      <c r="P810" s="6"/>
+      <c r="Q810" s="6"/>
+      <c r="S810" s="6"/>
+      <c r="T810" s="6"/>
     </row>
     <row r="811" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P811" s="5"/>
-[...2 lines deleted...]
-      <c r="T811" s="5"/>
+      <c r="P811" s="6"/>
+      <c r="Q811" s="6"/>
+      <c r="S811" s="6"/>
+      <c r="T811" s="6"/>
     </row>
     <row r="812" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P812" s="5"/>
-[...2 lines deleted...]
-      <c r="T812" s="5"/>
+      <c r="P812" s="6"/>
+      <c r="Q812" s="6"/>
+      <c r="S812" s="6"/>
+      <c r="T812" s="6"/>
     </row>
     <row r="813" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P813" s="5"/>
-[...2 lines deleted...]
-      <c r="T813" s="5"/>
+      <c r="P813" s="6"/>
+      <c r="Q813" s="6"/>
+      <c r="S813" s="6"/>
+      <c r="T813" s="6"/>
     </row>
     <row r="814" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P814" s="5"/>
-[...2 lines deleted...]
-      <c r="T814" s="5"/>
+      <c r="P814" s="6"/>
+      <c r="Q814" s="6"/>
+      <c r="S814" s="6"/>
+      <c r="T814" s="6"/>
     </row>
     <row r="815" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P815" s="5"/>
-[...2 lines deleted...]
-      <c r="T815" s="5"/>
+      <c r="P815" s="6"/>
+      <c r="Q815" s="6"/>
+      <c r="S815" s="6"/>
+      <c r="T815" s="6"/>
     </row>
     <row r="816" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P816" s="5"/>
-[...2 lines deleted...]
-      <c r="T816" s="5"/>
+      <c r="P816" s="6"/>
+      <c r="Q816" s="6"/>
+      <c r="S816" s="6"/>
+      <c r="T816" s="6"/>
     </row>
     <row r="817" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P817" s="5"/>
-[...2 lines deleted...]
-      <c r="T817" s="5"/>
+      <c r="P817" s="6"/>
+      <c r="Q817" s="6"/>
+      <c r="S817" s="6"/>
+      <c r="T817" s="6"/>
     </row>
     <row r="818" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P818" s="5"/>
-[...2 lines deleted...]
-      <c r="T818" s="5"/>
+      <c r="P818" s="6"/>
+      <c r="Q818" s="6"/>
+      <c r="S818" s="6"/>
+      <c r="T818" s="6"/>
     </row>
     <row r="819" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P819" s="5"/>
-[...2 lines deleted...]
-      <c r="T819" s="5"/>
+      <c r="P819" s="6"/>
+      <c r="Q819" s="6"/>
+      <c r="S819" s="6"/>
+      <c r="T819" s="6"/>
     </row>
     <row r="820" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P820" s="5"/>
-[...2 lines deleted...]
-      <c r="T820" s="5"/>
+      <c r="P820" s="6"/>
+      <c r="Q820" s="6"/>
+      <c r="S820" s="6"/>
+      <c r="T820" s="6"/>
     </row>
     <row r="821" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P821" s="5"/>
-[...2 lines deleted...]
-      <c r="T821" s="5"/>
+      <c r="P821" s="6"/>
+      <c r="Q821" s="6"/>
+      <c r="S821" s="6"/>
+      <c r="T821" s="6"/>
     </row>
     <row r="822" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P822" s="5"/>
-[...2 lines deleted...]
-      <c r="T822" s="5"/>
+      <c r="P822" s="6"/>
+      <c r="Q822" s="6"/>
+      <c r="S822" s="6"/>
+      <c r="T822" s="6"/>
     </row>
     <row r="823" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P823" s="5"/>
-[...2 lines deleted...]
-      <c r="T823" s="5"/>
+      <c r="P823" s="6"/>
+      <c r="Q823" s="6"/>
+      <c r="S823" s="6"/>
+      <c r="T823" s="6"/>
     </row>
     <row r="824" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P824" s="5"/>
-[...2 lines deleted...]
-      <c r="T824" s="5"/>
+      <c r="P824" s="6"/>
+      <c r="Q824" s="6"/>
+      <c r="S824" s="6"/>
+      <c r="T824" s="6"/>
     </row>
     <row r="825" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P825" s="5"/>
-[...2 lines deleted...]
-      <c r="T825" s="5"/>
+      <c r="P825" s="6"/>
+      <c r="Q825" s="6"/>
+      <c r="S825" s="6"/>
+      <c r="T825" s="6"/>
     </row>
     <row r="826" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P826" s="5"/>
-[...2 lines deleted...]
-      <c r="T826" s="5"/>
+      <c r="P826" s="6"/>
+      <c r="Q826" s="6"/>
+      <c r="S826" s="6"/>
+      <c r="T826" s="6"/>
     </row>
     <row r="827" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P827" s="5"/>
-[...2 lines deleted...]
-      <c r="T827" s="5"/>
+      <c r="P827" s="6"/>
+      <c r="Q827" s="6"/>
+      <c r="S827" s="6"/>
+      <c r="T827" s="6"/>
     </row>
     <row r="828" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P828" s="5"/>
-[...2 lines deleted...]
-      <c r="T828" s="5"/>
+      <c r="P828" s="6"/>
+      <c r="Q828" s="6"/>
+      <c r="S828" s="6"/>
+      <c r="T828" s="6"/>
     </row>
     <row r="829" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P829" s="5"/>
-[...2 lines deleted...]
-      <c r="T829" s="5"/>
+      <c r="P829" s="6"/>
+      <c r="Q829" s="6"/>
+      <c r="S829" s="6"/>
+      <c r="T829" s="6"/>
     </row>
     <row r="830" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P830" s="5"/>
-[...2 lines deleted...]
-      <c r="T830" s="5"/>
+      <c r="P830" s="6"/>
+      <c r="Q830" s="6"/>
+      <c r="S830" s="6"/>
+      <c r="T830" s="6"/>
     </row>
     <row r="831" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P831" s="5"/>
-[...2 lines deleted...]
-      <c r="T831" s="5"/>
+      <c r="P831" s="6"/>
+      <c r="Q831" s="6"/>
+      <c r="S831" s="6"/>
+      <c r="T831" s="6"/>
     </row>
     <row r="832" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P832" s="5"/>
-[...2 lines deleted...]
-      <c r="T832" s="5"/>
+      <c r="P832" s="6"/>
+      <c r="Q832" s="6"/>
+      <c r="S832" s="6"/>
+      <c r="T832" s="6"/>
     </row>
     <row r="833" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P833" s="5"/>
-[...2 lines deleted...]
-      <c r="T833" s="5"/>
+      <c r="P833" s="6"/>
+      <c r="Q833" s="6"/>
+      <c r="S833" s="6"/>
+      <c r="T833" s="6"/>
     </row>
     <row r="834" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P834" s="5"/>
-[...2 lines deleted...]
-      <c r="T834" s="5"/>
+      <c r="P834" s="6"/>
+      <c r="Q834" s="6"/>
+      <c r="S834" s="6"/>
+      <c r="T834" s="6"/>
     </row>
     <row r="835" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P835" s="5"/>
-[...2 lines deleted...]
-      <c r="T835" s="5"/>
+      <c r="P835" s="6"/>
+      <c r="Q835" s="6"/>
+      <c r="S835" s="6"/>
+      <c r="T835" s="6"/>
     </row>
     <row r="836" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P836" s="5"/>
-[...2 lines deleted...]
-      <c r="T836" s="5"/>
+      <c r="P836" s="6"/>
+      <c r="Q836" s="6"/>
+      <c r="S836" s="6"/>
+      <c r="T836" s="6"/>
     </row>
     <row r="837" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P837" s="5"/>
-[...2 lines deleted...]
-      <c r="T837" s="5"/>
+      <c r="P837" s="6"/>
+      <c r="Q837" s="6"/>
+      <c r="S837" s="6"/>
+      <c r="T837" s="6"/>
     </row>
     <row r="838" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P838" s="5"/>
-[...2 lines deleted...]
-      <c r="T838" s="5"/>
+      <c r="P838" s="6"/>
+      <c r="Q838" s="6"/>
+      <c r="S838" s="6"/>
+      <c r="T838" s="6"/>
     </row>
     <row r="839" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P839" s="5"/>
-[...2 lines deleted...]
-      <c r="T839" s="5"/>
+      <c r="P839" s="6"/>
+      <c r="Q839" s="6"/>
+      <c r="S839" s="6"/>
+      <c r="T839" s="6"/>
     </row>
     <row r="840" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P840" s="5"/>
-[...2 lines deleted...]
-      <c r="T840" s="5"/>
+      <c r="P840" s="6"/>
+      <c r="Q840" s="6"/>
+      <c r="S840" s="6"/>
+      <c r="T840" s="6"/>
     </row>
     <row r="841" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P841" s="5"/>
-[...2 lines deleted...]
-      <c r="T841" s="5"/>
+      <c r="P841" s="6"/>
+      <c r="Q841" s="6"/>
+      <c r="S841" s="6"/>
+      <c r="T841" s="6"/>
     </row>
     <row r="842" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P842" s="5"/>
-[...2 lines deleted...]
-      <c r="T842" s="5"/>
+      <c r="P842" s="6"/>
+      <c r="Q842" s="6"/>
+      <c r="S842" s="6"/>
+      <c r="T842" s="6"/>
     </row>
     <row r="843" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P843" s="5"/>
-[...2 lines deleted...]
-      <c r="T843" s="5"/>
+      <c r="P843" s="6"/>
+      <c r="Q843" s="6"/>
+      <c r="S843" s="6"/>
+      <c r="T843" s="6"/>
     </row>
     <row r="844" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P844" s="5"/>
-[...2 lines deleted...]
-      <c r="T844" s="5"/>
+      <c r="P844" s="6"/>
+      <c r="Q844" s="6"/>
+      <c r="S844" s="6"/>
+      <c r="T844" s="6"/>
     </row>
     <row r="845" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P845" s="5"/>
-[...2 lines deleted...]
-      <c r="T845" s="5"/>
+      <c r="P845" s="6"/>
+      <c r="Q845" s="6"/>
+      <c r="S845" s="6"/>
+      <c r="T845" s="6"/>
     </row>
     <row r="846" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P846" s="5"/>
-[...2 lines deleted...]
-      <c r="T846" s="5"/>
+      <c r="P846" s="6"/>
+      <c r="Q846" s="6"/>
+      <c r="S846" s="6"/>
+      <c r="T846" s="6"/>
     </row>
     <row r="847" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P847" s="5"/>
-[...2 lines deleted...]
-      <c r="T847" s="5"/>
+      <c r="P847" s="6"/>
+      <c r="Q847" s="6"/>
+      <c r="S847" s="6"/>
+      <c r="T847" s="6"/>
     </row>
     <row r="848" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P848" s="5"/>
-[...2 lines deleted...]
-      <c r="T848" s="5"/>
+      <c r="P848" s="6"/>
+      <c r="Q848" s="6"/>
+      <c r="S848" s="6"/>
+      <c r="T848" s="6"/>
     </row>
     <row r="849" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P849" s="5"/>
-[...2 lines deleted...]
-      <c r="T849" s="5"/>
+      <c r="P849" s="6"/>
+      <c r="Q849" s="6"/>
+      <c r="S849" s="6"/>
+      <c r="T849" s="6"/>
     </row>
     <row r="850" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P850" s="5"/>
-[...2 lines deleted...]
-      <c r="T850" s="5"/>
+      <c r="P850" s="6"/>
+      <c r="Q850" s="6"/>
+      <c r="S850" s="6"/>
+      <c r="T850" s="6"/>
     </row>
     <row r="851" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P851" s="5"/>
-[...2 lines deleted...]
-      <c r="T851" s="5"/>
+      <c r="P851" s="6"/>
+      <c r="Q851" s="6"/>
+      <c r="S851" s="6"/>
+      <c r="T851" s="6"/>
     </row>
     <row r="852" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P852" s="5"/>
-[...2 lines deleted...]
-      <c r="T852" s="5"/>
+      <c r="P852" s="6"/>
+      <c r="Q852" s="6"/>
+      <c r="S852" s="6"/>
+      <c r="T852" s="6"/>
     </row>
     <row r="853" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P853" s="5"/>
-[...2 lines deleted...]
-      <c r="T853" s="5"/>
+      <c r="P853" s="6"/>
+      <c r="Q853" s="6"/>
+      <c r="S853" s="6"/>
+      <c r="T853" s="6"/>
     </row>
     <row r="854" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P854" s="5"/>
-[...2 lines deleted...]
-      <c r="T854" s="5"/>
+      <c r="P854" s="6"/>
+      <c r="Q854" s="6"/>
+      <c r="S854" s="6"/>
+      <c r="T854" s="6"/>
     </row>
     <row r="855" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P855" s="5"/>
-[...2 lines deleted...]
-      <c r="T855" s="5"/>
+      <c r="P855" s="6"/>
+      <c r="Q855" s="6"/>
+      <c r="S855" s="6"/>
+      <c r="T855" s="6"/>
     </row>
     <row r="856" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P856" s="5"/>
-[...2 lines deleted...]
-      <c r="T856" s="5"/>
+      <c r="P856" s="6"/>
+      <c r="Q856" s="6"/>
+      <c r="S856" s="6"/>
+      <c r="T856" s="6"/>
     </row>
     <row r="857" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P857" s="5"/>
-[...2 lines deleted...]
-      <c r="T857" s="5"/>
+      <c r="P857" s="6"/>
+      <c r="Q857" s="6"/>
+      <c r="S857" s="6"/>
+      <c r="T857" s="6"/>
     </row>
     <row r="858" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P858" s="5"/>
-[...2 lines deleted...]
-      <c r="T858" s="5"/>
+      <c r="P858" s="6"/>
+      <c r="Q858" s="6"/>
+      <c r="S858" s="6"/>
+      <c r="T858" s="6"/>
     </row>
     <row r="859" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P859" s="5"/>
-[...2 lines deleted...]
-      <c r="T859" s="5"/>
+      <c r="P859" s="6"/>
+      <c r="Q859" s="6"/>
+      <c r="S859" s="6"/>
+      <c r="T859" s="6"/>
     </row>
     <row r="860" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P860" s="5"/>
-[...2 lines deleted...]
-      <c r="T860" s="5"/>
+      <c r="P860" s="6"/>
+      <c r="Q860" s="6"/>
+      <c r="S860" s="6"/>
+      <c r="T860" s="6"/>
     </row>
     <row r="861" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P861" s="5"/>
-[...2 lines deleted...]
-      <c r="T861" s="5"/>
+      <c r="P861" s="6"/>
+      <c r="Q861" s="6"/>
+      <c r="S861" s="6"/>
+      <c r="T861" s="6"/>
     </row>
     <row r="862" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P862" s="5"/>
-[...2 lines deleted...]
-      <c r="T862" s="5"/>
+      <c r="P862" s="6"/>
+      <c r="Q862" s="6"/>
+      <c r="S862" s="6"/>
+      <c r="T862" s="6"/>
     </row>
     <row r="863" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P863" s="5"/>
-[...2 lines deleted...]
-      <c r="T863" s="5"/>
+      <c r="P863" s="6"/>
+      <c r="Q863" s="6"/>
+      <c r="S863" s="6"/>
+      <c r="T863" s="6"/>
     </row>
     <row r="864" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P864" s="5"/>
-[...2 lines deleted...]
-      <c r="T864" s="5"/>
+      <c r="P864" s="6"/>
+      <c r="Q864" s="6"/>
+      <c r="S864" s="6"/>
+      <c r="T864" s="6"/>
     </row>
     <row r="865" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P865" s="5"/>
-[...2 lines deleted...]
-      <c r="T865" s="5"/>
+      <c r="P865" s="6"/>
+      <c r="Q865" s="6"/>
+      <c r="S865" s="6"/>
+      <c r="T865" s="6"/>
     </row>
     <row r="866" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P866" s="5"/>
-[...2 lines deleted...]
-      <c r="T866" s="5"/>
+      <c r="P866" s="6"/>
+      <c r="Q866" s="6"/>
+      <c r="S866" s="6"/>
+      <c r="T866" s="6"/>
     </row>
     <row r="867" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P867" s="5"/>
-[...2 lines deleted...]
-      <c r="T867" s="5"/>
+      <c r="P867" s="6"/>
+      <c r="Q867" s="6"/>
+      <c r="S867" s="6"/>
+      <c r="T867" s="6"/>
     </row>
     <row r="868" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P868" s="5"/>
-[...2 lines deleted...]
-      <c r="T868" s="5"/>
+      <c r="P868" s="6"/>
+      <c r="Q868" s="6"/>
+      <c r="S868" s="6"/>
+      <c r="T868" s="6"/>
     </row>
     <row r="869" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P869" s="5"/>
-[...2 lines deleted...]
-      <c r="T869" s="5"/>
+      <c r="P869" s="6"/>
+      <c r="Q869" s="6"/>
+      <c r="S869" s="6"/>
+      <c r="T869" s="6"/>
     </row>
     <row r="870" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P870" s="5"/>
-[...2 lines deleted...]
-      <c r="T870" s="5"/>
+      <c r="P870" s="6"/>
+      <c r="Q870" s="6"/>
+      <c r="S870" s="6"/>
+      <c r="T870" s="6"/>
     </row>
     <row r="871" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P871" s="5"/>
-[...2 lines deleted...]
-      <c r="T871" s="5"/>
+      <c r="P871" s="6"/>
+      <c r="Q871" s="6"/>
+      <c r="S871" s="6"/>
+      <c r="T871" s="6"/>
     </row>
     <row r="872" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P872" s="5"/>
-[...2 lines deleted...]
-      <c r="T872" s="5"/>
+      <c r="P872" s="6"/>
+      <c r="Q872" s="6"/>
+      <c r="S872" s="6"/>
+      <c r="T872" s="6"/>
     </row>
     <row r="873" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P873" s="5"/>
-[...2 lines deleted...]
-      <c r="T873" s="5"/>
+      <c r="P873" s="6"/>
+      <c r="Q873" s="6"/>
+      <c r="S873" s="6"/>
+      <c r="T873" s="6"/>
     </row>
     <row r="874" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P874" s="5"/>
-[...2 lines deleted...]
-      <c r="T874" s="5"/>
+      <c r="P874" s="6"/>
+      <c r="Q874" s="6"/>
+      <c r="S874" s="6"/>
+      <c r="T874" s="6"/>
     </row>
     <row r="875" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P875" s="5"/>
-[...2 lines deleted...]
-      <c r="T875" s="5"/>
+      <c r="P875" s="6"/>
+      <c r="Q875" s="6"/>
+      <c r="S875" s="6"/>
+      <c r="T875" s="6"/>
     </row>
     <row r="876" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P876" s="5"/>
-[...2 lines deleted...]
-      <c r="T876" s="5"/>
+      <c r="P876" s="6"/>
+      <c r="Q876" s="6"/>
+      <c r="S876" s="6"/>
+      <c r="T876" s="6"/>
     </row>
     <row r="877" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P877" s="5"/>
-[...2 lines deleted...]
-      <c r="T877" s="5"/>
+      <c r="P877" s="6"/>
+      <c r="Q877" s="6"/>
+      <c r="S877" s="6"/>
+      <c r="T877" s="6"/>
     </row>
     <row r="878" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P878" s="5"/>
-[...2 lines deleted...]
-      <c r="T878" s="5"/>
+      <c r="P878" s="6"/>
+      <c r="Q878" s="6"/>
+      <c r="S878" s="6"/>
+      <c r="T878" s="6"/>
     </row>
     <row r="879" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P879" s="5"/>
-[...2 lines deleted...]
-      <c r="T879" s="5"/>
+      <c r="P879" s="6"/>
+      <c r="Q879" s="6"/>
+      <c r="S879" s="6"/>
+      <c r="T879" s="6"/>
     </row>
     <row r="880" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P880" s="5"/>
-[...2 lines deleted...]
-      <c r="T880" s="5"/>
+      <c r="P880" s="6"/>
+      <c r="Q880" s="6"/>
+      <c r="S880" s="6"/>
+      <c r="T880" s="6"/>
     </row>
     <row r="881" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P881" s="5"/>
-[...2 lines deleted...]
-      <c r="T881" s="5"/>
+      <c r="P881" s="6"/>
+      <c r="Q881" s="6"/>
+      <c r="S881" s="6"/>
+      <c r="T881" s="6"/>
     </row>
     <row r="882" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P882" s="5"/>
-[...2 lines deleted...]
-      <c r="T882" s="5"/>
+      <c r="P882" s="6"/>
+      <c r="Q882" s="6"/>
+      <c r="S882" s="6"/>
+      <c r="T882" s="6"/>
     </row>
     <row r="883" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P883" s="5"/>
-[...2 lines deleted...]
-      <c r="T883" s="5"/>
+      <c r="P883" s="6"/>
+      <c r="Q883" s="6"/>
+      <c r="S883" s="6"/>
+      <c r="T883" s="6"/>
     </row>
     <row r="884" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P884" s="5"/>
-[...2 lines deleted...]
-      <c r="T884" s="5"/>
+      <c r="P884" s="6"/>
+      <c r="Q884" s="6"/>
+      <c r="S884" s="6"/>
+      <c r="T884" s="6"/>
     </row>
     <row r="885" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P885" s="5"/>
-[...2 lines deleted...]
-      <c r="T885" s="5"/>
+      <c r="P885" s="6"/>
+      <c r="Q885" s="6"/>
+      <c r="S885" s="6"/>
+      <c r="T885" s="6"/>
     </row>
     <row r="886" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P886" s="5"/>
-[...2 lines deleted...]
-      <c r="T886" s="5"/>
+      <c r="P886" s="6"/>
+      <c r="Q886" s="6"/>
+      <c r="S886" s="6"/>
+      <c r="T886" s="6"/>
     </row>
     <row r="887" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P887" s="5"/>
-[...2 lines deleted...]
-      <c r="T887" s="5"/>
+      <c r="P887" s="6"/>
+      <c r="Q887" s="6"/>
+      <c r="S887" s="6"/>
+      <c r="T887" s="6"/>
     </row>
     <row r="888" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P888" s="5"/>
-[...2 lines deleted...]
-      <c r="T888" s="5"/>
+      <c r="P888" s="6"/>
+      <c r="Q888" s="6"/>
+      <c r="S888" s="6"/>
+      <c r="T888" s="6"/>
     </row>
     <row r="889" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P889" s="5"/>
-[...2 lines deleted...]
-      <c r="T889" s="5"/>
+      <c r="P889" s="6"/>
+      <c r="Q889" s="6"/>
+      <c r="S889" s="6"/>
+      <c r="T889" s="6"/>
     </row>
     <row r="890" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P890" s="5"/>
-[...2 lines deleted...]
-      <c r="T890" s="5"/>
+      <c r="P890" s="6"/>
+      <c r="Q890" s="6"/>
+      <c r="S890" s="6"/>
+      <c r="T890" s="6"/>
     </row>
     <row r="891" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P891" s="5"/>
-[...2 lines deleted...]
-      <c r="T891" s="5"/>
+      <c r="P891" s="6"/>
+      <c r="Q891" s="6"/>
+      <c r="S891" s="6"/>
+      <c r="T891" s="6"/>
     </row>
     <row r="892" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P892" s="5"/>
-[...2 lines deleted...]
-      <c r="T892" s="5"/>
+      <c r="P892" s="6"/>
+      <c r="Q892" s="6"/>
+      <c r="S892" s="6"/>
+      <c r="T892" s="6"/>
     </row>
     <row r="893" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P893" s="5"/>
-[...2 lines deleted...]
-      <c r="T893" s="5"/>
+      <c r="P893" s="6"/>
+      <c r="Q893" s="6"/>
+      <c r="S893" s="6"/>
+      <c r="T893" s="6"/>
     </row>
     <row r="894" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P894" s="5"/>
-[...2 lines deleted...]
-      <c r="T894" s="5"/>
+      <c r="P894" s="6"/>
+      <c r="Q894" s="6"/>
+      <c r="S894" s="6"/>
+      <c r="T894" s="6"/>
     </row>
     <row r="895" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P895" s="5"/>
-[...2 lines deleted...]
-      <c r="T895" s="5"/>
+      <c r="P895" s="6"/>
+      <c r="Q895" s="6"/>
+      <c r="S895" s="6"/>
+      <c r="T895" s="6"/>
     </row>
     <row r="896" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P896" s="5"/>
-[...2 lines deleted...]
-      <c r="T896" s="5"/>
+      <c r="P896" s="6"/>
+      <c r="Q896" s="6"/>
+      <c r="S896" s="6"/>
+      <c r="T896" s="6"/>
     </row>
     <row r="897" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P897" s="5"/>
-[...2 lines deleted...]
-      <c r="T897" s="5"/>
+      <c r="P897" s="6"/>
+      <c r="Q897" s="6"/>
+      <c r="S897" s="6"/>
+      <c r="T897" s="6"/>
     </row>
     <row r="898" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P898" s="5"/>
-[...2 lines deleted...]
-      <c r="T898" s="5"/>
+      <c r="P898" s="6"/>
+      <c r="Q898" s="6"/>
+      <c r="S898" s="6"/>
+      <c r="T898" s="6"/>
     </row>
     <row r="899" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P899" s="5"/>
-[...2 lines deleted...]
-      <c r="T899" s="5"/>
+      <c r="P899" s="6"/>
+      <c r="Q899" s="6"/>
+      <c r="S899" s="6"/>
+      <c r="T899" s="6"/>
     </row>
     <row r="900" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P900" s="5"/>
-[...2 lines deleted...]
-      <c r="T900" s="5"/>
+      <c r="P900" s="6"/>
+      <c r="Q900" s="6"/>
+      <c r="S900" s="6"/>
+      <c r="T900" s="6"/>
     </row>
     <row r="901" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P901" s="5"/>
-[...2 lines deleted...]
-      <c r="T901" s="5"/>
+      <c r="P901" s="6"/>
+      <c r="Q901" s="6"/>
+      <c r="S901" s="6"/>
+      <c r="T901" s="6"/>
     </row>
     <row r="902" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P902" s="5"/>
-[...2 lines deleted...]
-      <c r="T902" s="5"/>
+      <c r="P902" s="6"/>
+      <c r="Q902" s="6"/>
+      <c r="S902" s="6"/>
+      <c r="T902" s="6"/>
     </row>
     <row r="903" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P903" s="5"/>
-[...2 lines deleted...]
-      <c r="T903" s="5"/>
+      <c r="P903" s="6"/>
+      <c r="Q903" s="6"/>
+      <c r="S903" s="6"/>
+      <c r="T903" s="6"/>
     </row>
     <row r="904" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P904" s="5"/>
-[...2 lines deleted...]
-      <c r="T904" s="5"/>
+      <c r="P904" s="6"/>
+      <c r="Q904" s="6"/>
+      <c r="S904" s="6"/>
+      <c r="T904" s="6"/>
     </row>
     <row r="905" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P905" s="5"/>
-[...2 lines deleted...]
-      <c r="T905" s="5"/>
+      <c r="P905" s="6"/>
+      <c r="Q905" s="6"/>
+      <c r="S905" s="6"/>
+      <c r="T905" s="6"/>
     </row>
     <row r="906" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P906" s="5"/>
-[...2 lines deleted...]
-      <c r="T906" s="5"/>
+      <c r="P906" s="6"/>
+      <c r="Q906" s="6"/>
+      <c r="S906" s="6"/>
+      <c r="T906" s="6"/>
     </row>
     <row r="907" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P907" s="5"/>
-[...2 lines deleted...]
-      <c r="T907" s="5"/>
+      <c r="P907" s="6"/>
+      <c r="Q907" s="6"/>
+      <c r="S907" s="6"/>
+      <c r="T907" s="6"/>
     </row>
     <row r="908" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P908" s="5"/>
-[...2 lines deleted...]
-      <c r="T908" s="5"/>
+      <c r="P908" s="6"/>
+      <c r="Q908" s="6"/>
+      <c r="S908" s="6"/>
+      <c r="T908" s="6"/>
     </row>
     <row r="909" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P909" s="5"/>
-[...2 lines deleted...]
-      <c r="T909" s="5"/>
+      <c r="P909" s="6"/>
+      <c r="Q909" s="6"/>
+      <c r="S909" s="6"/>
+      <c r="T909" s="6"/>
     </row>
     <row r="910" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P910" s="5"/>
-[...2 lines deleted...]
-      <c r="T910" s="5"/>
+      <c r="P910" s="6"/>
+      <c r="Q910" s="6"/>
+      <c r="S910" s="6"/>
+      <c r="T910" s="6"/>
     </row>
     <row r="911" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P911" s="5"/>
-[...2 lines deleted...]
-      <c r="T911" s="5"/>
+      <c r="P911" s="6"/>
+      <c r="Q911" s="6"/>
+      <c r="S911" s="6"/>
+      <c r="T911" s="6"/>
     </row>
     <row r="912" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P912" s="5"/>
-[...2 lines deleted...]
-      <c r="T912" s="5"/>
+      <c r="P912" s="6"/>
+      <c r="Q912" s="6"/>
+      <c r="S912" s="6"/>
+      <c r="T912" s="6"/>
     </row>
     <row r="913" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P913" s="5"/>
-[...2 lines deleted...]
-      <c r="T913" s="5"/>
+      <c r="P913" s="6"/>
+      <c r="Q913" s="6"/>
+      <c r="S913" s="6"/>
+      <c r="T913" s="6"/>
     </row>
     <row r="914" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P914" s="5"/>
-[...2 lines deleted...]
-      <c r="T914" s="5"/>
+      <c r="P914" s="6"/>
+      <c r="Q914" s="6"/>
+      <c r="S914" s="6"/>
+      <c r="T914" s="6"/>
     </row>
     <row r="915" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P915" s="5"/>
-[...2 lines deleted...]
-      <c r="T915" s="5"/>
+      <c r="P915" s="6"/>
+      <c r="Q915" s="6"/>
+      <c r="S915" s="6"/>
+      <c r="T915" s="6"/>
     </row>
     <row r="916" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P916" s="5"/>
-[...2 lines deleted...]
-      <c r="T916" s="5"/>
+      <c r="P916" s="6"/>
+      <c r="Q916" s="6"/>
+      <c r="S916" s="6"/>
+      <c r="T916" s="6"/>
     </row>
     <row r="917" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P917" s="5"/>
-[...2 lines deleted...]
-      <c r="T917" s="5"/>
+      <c r="P917" s="6"/>
+      <c r="Q917" s="6"/>
+      <c r="S917" s="6"/>
+      <c r="T917" s="6"/>
     </row>
     <row r="918" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P918" s="5"/>
-[...2 lines deleted...]
-      <c r="T918" s="5"/>
+      <c r="P918" s="6"/>
+      <c r="Q918" s="6"/>
+      <c r="S918" s="6"/>
+      <c r="T918" s="6"/>
     </row>
     <row r="919" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P919" s="5"/>
-[...2 lines deleted...]
-      <c r="T919" s="5"/>
+      <c r="P919" s="6"/>
+      <c r="Q919" s="6"/>
+      <c r="S919" s="6"/>
+      <c r="T919" s="6"/>
     </row>
     <row r="920" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P920" s="5"/>
-[...2 lines deleted...]
-      <c r="T920" s="5"/>
+      <c r="P920" s="6"/>
+      <c r="Q920" s="6"/>
+      <c r="S920" s="6"/>
+      <c r="T920" s="6"/>
     </row>
     <row r="921" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P921" s="5"/>
-[...2 lines deleted...]
-      <c r="T921" s="5"/>
+      <c r="P921" s="6"/>
+      <c r="Q921" s="6"/>
+      <c r="S921" s="6"/>
+      <c r="T921" s="6"/>
     </row>
     <row r="922" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P922" s="5"/>
-[...2 lines deleted...]
-      <c r="T922" s="5"/>
+      <c r="P922" s="6"/>
+      <c r="Q922" s="6"/>
+      <c r="S922" s="6"/>
+      <c r="T922" s="6"/>
     </row>
     <row r="923" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P923" s="5"/>
-[...2 lines deleted...]
-      <c r="T923" s="5"/>
+      <c r="P923" s="6"/>
+      <c r="Q923" s="6"/>
+      <c r="S923" s="6"/>
+      <c r="T923" s="6"/>
     </row>
     <row r="924" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P924" s="5"/>
-[...2 lines deleted...]
-      <c r="T924" s="5"/>
+      <c r="P924" s="6"/>
+      <c r="Q924" s="6"/>
+      <c r="S924" s="6"/>
+      <c r="T924" s="6"/>
     </row>
     <row r="925" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P925" s="5"/>
-[...2 lines deleted...]
-      <c r="T925" s="5"/>
+      <c r="P925" s="6"/>
+      <c r="Q925" s="6"/>
+      <c r="S925" s="6"/>
+      <c r="T925" s="6"/>
     </row>
     <row r="926" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P926" s="5"/>
-[...2 lines deleted...]
-      <c r="T926" s="5"/>
+      <c r="P926" s="6"/>
+      <c r="Q926" s="6"/>
+      <c r="S926" s="6"/>
+      <c r="T926" s="6"/>
     </row>
     <row r="927" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P927" s="5"/>
-[...2 lines deleted...]
-      <c r="T927" s="5"/>
+      <c r="P927" s="6"/>
+      <c r="Q927" s="6"/>
+      <c r="S927" s="6"/>
+      <c r="T927" s="6"/>
     </row>
     <row r="928" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P928" s="5"/>
-[...2 lines deleted...]
-      <c r="T928" s="5"/>
+      <c r="P928" s="6"/>
+      <c r="Q928" s="6"/>
+      <c r="S928" s="6"/>
+      <c r="T928" s="6"/>
     </row>
     <row r="929" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P929" s="5"/>
-[...2 lines deleted...]
-      <c r="T929" s="5"/>
+      <c r="P929" s="6"/>
+      <c r="Q929" s="6"/>
+      <c r="S929" s="6"/>
+      <c r="T929" s="6"/>
     </row>
     <row r="930" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P930" s="5"/>
-[...2 lines deleted...]
-      <c r="T930" s="5"/>
+      <c r="P930" s="6"/>
+      <c r="Q930" s="6"/>
+      <c r="S930" s="6"/>
+      <c r="T930" s="6"/>
     </row>
     <row r="931" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P931" s="5"/>
-[...2 lines deleted...]
-      <c r="T931" s="5"/>
+      <c r="P931" s="6"/>
+      <c r="Q931" s="6"/>
+      <c r="S931" s="6"/>
+      <c r="T931" s="6"/>
     </row>
     <row r="932" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P932" s="5"/>
-[...2 lines deleted...]
-      <c r="T932" s="5"/>
+      <c r="P932" s="6"/>
+      <c r="Q932" s="6"/>
+      <c r="S932" s="6"/>
+      <c r="T932" s="6"/>
     </row>
     <row r="933" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P933" s="5"/>
-[...2 lines deleted...]
-      <c r="T933" s="5"/>
+      <c r="P933" s="6"/>
+      <c r="Q933" s="6"/>
+      <c r="S933" s="6"/>
+      <c r="T933" s="6"/>
     </row>
     <row r="934" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P934" s="5"/>
-[...2 lines deleted...]
-      <c r="T934" s="5"/>
+      <c r="P934" s="6"/>
+      <c r="Q934" s="6"/>
+      <c r="S934" s="6"/>
+      <c r="T934" s="6"/>
     </row>
     <row r="935" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P935" s="5"/>
-[...2 lines deleted...]
-      <c r="T935" s="5"/>
+      <c r="P935" s="6"/>
+      <c r="Q935" s="6"/>
+      <c r="S935" s="6"/>
+      <c r="T935" s="6"/>
     </row>
     <row r="936" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P936" s="5"/>
-[...2 lines deleted...]
-      <c r="T936" s="5"/>
+      <c r="P936" s="6"/>
+      <c r="Q936" s="6"/>
+      <c r="S936" s="6"/>
+      <c r="T936" s="6"/>
     </row>
     <row r="937" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P937" s="5"/>
-[...2 lines deleted...]
-      <c r="T937" s="5"/>
+      <c r="P937" s="6"/>
+      <c r="Q937" s="6"/>
+      <c r="S937" s="6"/>
+      <c r="T937" s="6"/>
     </row>
     <row r="938" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P938" s="5"/>
-[...2 lines deleted...]
-      <c r="T938" s="5"/>
+      <c r="P938" s="6"/>
+      <c r="Q938" s="6"/>
+      <c r="S938" s="6"/>
+      <c r="T938" s="6"/>
     </row>
     <row r="939" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P939" s="5"/>
-[...2 lines deleted...]
-      <c r="T939" s="5"/>
+      <c r="P939" s="6"/>
+      <c r="Q939" s="6"/>
+      <c r="S939" s="6"/>
+      <c r="T939" s="6"/>
     </row>
     <row r="940" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P940" s="5"/>
-[...2 lines deleted...]
-      <c r="T940" s="5"/>
+      <c r="P940" s="6"/>
+      <c r="Q940" s="6"/>
+      <c r="S940" s="6"/>
+      <c r="T940" s="6"/>
     </row>
     <row r="941" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P941" s="5"/>
-[...2 lines deleted...]
-      <c r="T941" s="5"/>
+      <c r="P941" s="6"/>
+      <c r="Q941" s="6"/>
+      <c r="S941" s="6"/>
+      <c r="T941" s="6"/>
     </row>
     <row r="942" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P942" s="5"/>
-[...2 lines deleted...]
-      <c r="T942" s="5"/>
+      <c r="P942" s="6"/>
+      <c r="Q942" s="6"/>
+      <c r="S942" s="6"/>
+      <c r="T942" s="6"/>
     </row>
     <row r="943" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P943" s="5"/>
-[...2 lines deleted...]
-      <c r="T943" s="5"/>
+      <c r="P943" s="6"/>
+      <c r="Q943" s="6"/>
+      <c r="S943" s="6"/>
+      <c r="T943" s="6"/>
     </row>
     <row r="944" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P944" s="5"/>
-[...2 lines deleted...]
-      <c r="T944" s="5"/>
+      <c r="P944" s="6"/>
+      <c r="Q944" s="6"/>
+      <c r="S944" s="6"/>
+      <c r="T944" s="6"/>
     </row>
     <row r="945" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P945" s="5"/>
-[...2 lines deleted...]
-      <c r="T945" s="5"/>
+      <c r="P945" s="6"/>
+      <c r="Q945" s="6"/>
+      <c r="S945" s="6"/>
+      <c r="T945" s="6"/>
     </row>
     <row r="946" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P946" s="5"/>
-[...2 lines deleted...]
-      <c r="T946" s="5"/>
+      <c r="P946" s="6"/>
+      <c r="Q946" s="6"/>
+      <c r="S946" s="6"/>
+      <c r="T946" s="6"/>
     </row>
     <row r="947" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P947" s="5"/>
-[...2 lines deleted...]
-      <c r="T947" s="5"/>
+      <c r="P947" s="6"/>
+      <c r="Q947" s="6"/>
+      <c r="S947" s="6"/>
+      <c r="T947" s="6"/>
     </row>
     <row r="948" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P948" s="5"/>
-[...2 lines deleted...]
-      <c r="T948" s="5"/>
+      <c r="P948" s="6"/>
+      <c r="Q948" s="6"/>
+      <c r="S948" s="6"/>
+      <c r="T948" s="6"/>
     </row>
     <row r="949" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P949" s="5"/>
-[...2 lines deleted...]
-      <c r="T949" s="5"/>
+      <c r="P949" s="6"/>
+      <c r="Q949" s="6"/>
+      <c r="S949" s="6"/>
+      <c r="T949" s="6"/>
     </row>
     <row r="950" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P950" s="5"/>
-[...2 lines deleted...]
-      <c r="T950" s="5"/>
+      <c r="P950" s="6"/>
+      <c r="Q950" s="6"/>
+      <c r="S950" s="6"/>
+      <c r="T950" s="6"/>
     </row>
     <row r="951" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P951" s="5"/>
-[...2 lines deleted...]
-      <c r="T951" s="5"/>
+      <c r="P951" s="6"/>
+      <c r="Q951" s="6"/>
+      <c r="S951" s="6"/>
+      <c r="T951" s="6"/>
     </row>
     <row r="952" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P952" s="5"/>
-[...2 lines deleted...]
-      <c r="T952" s="5"/>
+      <c r="P952" s="6"/>
+      <c r="Q952" s="6"/>
+      <c r="S952" s="6"/>
+      <c r="T952" s="6"/>
     </row>
     <row r="953" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P953" s="5"/>
-[...2 lines deleted...]
-      <c r="T953" s="5"/>
+      <c r="P953" s="6"/>
+      <c r="Q953" s="6"/>
+      <c r="S953" s="6"/>
+      <c r="T953" s="6"/>
     </row>
     <row r="954" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P954" s="5"/>
-[...2 lines deleted...]
-      <c r="T954" s="5"/>
+      <c r="P954" s="6"/>
+      <c r="Q954" s="6"/>
+      <c r="S954" s="6"/>
+      <c r="T954" s="6"/>
     </row>
     <row r="955" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P955" s="5"/>
-[...2 lines deleted...]
-      <c r="T955" s="5"/>
+      <c r="P955" s="6"/>
+      <c r="Q955" s="6"/>
+      <c r="S955" s="6"/>
+      <c r="T955" s="6"/>
     </row>
     <row r="956" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P956" s="5"/>
-[...2 lines deleted...]
-      <c r="T956" s="5"/>
+      <c r="P956" s="6"/>
+      <c r="Q956" s="6"/>
+      <c r="S956" s="6"/>
+      <c r="T956" s="6"/>
     </row>
     <row r="957" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P957" s="5"/>
-[...2 lines deleted...]
-      <c r="T957" s="5"/>
+      <c r="P957" s="6"/>
+      <c r="Q957" s="6"/>
+      <c r="S957" s="6"/>
+      <c r="T957" s="6"/>
     </row>
     <row r="958" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P958" s="5"/>
-[...2 lines deleted...]
-      <c r="T958" s="5"/>
+      <c r="P958" s="6"/>
+      <c r="Q958" s="6"/>
+      <c r="S958" s="6"/>
+      <c r="T958" s="6"/>
     </row>
     <row r="959" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P959" s="5"/>
-[...2 lines deleted...]
-      <c r="T959" s="5"/>
+      <c r="P959" s="6"/>
+      <c r="Q959" s="6"/>
+      <c r="S959" s="6"/>
+      <c r="T959" s="6"/>
     </row>
     <row r="960" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P960" s="5"/>
-[...2 lines deleted...]
-      <c r="T960" s="5"/>
+      <c r="P960" s="6"/>
+      <c r="Q960" s="6"/>
+      <c r="S960" s="6"/>
+      <c r="T960" s="6"/>
     </row>
     <row r="961" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P961" s="5"/>
-[...2 lines deleted...]
-      <c r="T961" s="5"/>
+      <c r="P961" s="6"/>
+      <c r="Q961" s="6"/>
+      <c r="S961" s="6"/>
+      <c r="T961" s="6"/>
     </row>
     <row r="962" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P962" s="5"/>
-[...2 lines deleted...]
-      <c r="T962" s="5"/>
+      <c r="P962" s="6"/>
+      <c r="Q962" s="6"/>
+      <c r="S962" s="6"/>
+      <c r="T962" s="6"/>
     </row>
     <row r="963" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P963" s="5"/>
-[...2 lines deleted...]
-      <c r="T963" s="5"/>
+      <c r="P963" s="6"/>
+      <c r="Q963" s="6"/>
+      <c r="S963" s="6"/>
+      <c r="T963" s="6"/>
     </row>
     <row r="964" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P964" s="5"/>
-[...2 lines deleted...]
-      <c r="T964" s="5"/>
+      <c r="P964" s="6"/>
+      <c r="Q964" s="6"/>
+      <c r="S964" s="6"/>
+      <c r="T964" s="6"/>
     </row>
     <row r="965" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P965" s="5"/>
-[...2 lines deleted...]
-      <c r="T965" s="5"/>
+      <c r="P965" s="6"/>
+      <c r="Q965" s="6"/>
+      <c r="S965" s="6"/>
+      <c r="T965" s="6"/>
     </row>
     <row r="966" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P966" s="5"/>
-[...2 lines deleted...]
-      <c r="T966" s="5"/>
+      <c r="P966" s="6"/>
+      <c r="Q966" s="6"/>
+      <c r="S966" s="6"/>
+      <c r="T966" s="6"/>
     </row>
     <row r="967" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P967" s="5"/>
-[...2 lines deleted...]
-      <c r="T967" s="5"/>
+      <c r="P967" s="6"/>
+      <c r="Q967" s="6"/>
+      <c r="S967" s="6"/>
+      <c r="T967" s="6"/>
     </row>
     <row r="968" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P968" s="5"/>
-[...2 lines deleted...]
-      <c r="T968" s="5"/>
+      <c r="P968" s="6"/>
+      <c r="Q968" s="6"/>
+      <c r="S968" s="6"/>
+      <c r="T968" s="6"/>
     </row>
     <row r="969" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P969" s="5"/>
-[...2 lines deleted...]
-      <c r="T969" s="5"/>
+      <c r="P969" s="6"/>
+      <c r="Q969" s="6"/>
+      <c r="S969" s="6"/>
+      <c r="T969" s="6"/>
     </row>
     <row r="970" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P970" s="5"/>
-[...2 lines deleted...]
-      <c r="T970" s="5"/>
+      <c r="P970" s="6"/>
+      <c r="Q970" s="6"/>
+      <c r="S970" s="6"/>
+      <c r="T970" s="6"/>
     </row>
     <row r="971" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P971" s="5"/>
-[...2 lines deleted...]
-      <c r="T971" s="5"/>
+      <c r="P971" s="6"/>
+      <c r="Q971" s="6"/>
+      <c r="S971" s="6"/>
+      <c r="T971" s="6"/>
     </row>
     <row r="972" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P972" s="5"/>
-[...2 lines deleted...]
-      <c r="T972" s="5"/>
+      <c r="P972" s="6"/>
+      <c r="Q972" s="6"/>
+      <c r="S972" s="6"/>
+      <c r="T972" s="6"/>
     </row>
     <row r="973" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P973" s="5"/>
-[...2 lines deleted...]
-      <c r="T973" s="5"/>
+      <c r="P973" s="6"/>
+      <c r="Q973" s="6"/>
+      <c r="S973" s="6"/>
+      <c r="T973" s="6"/>
     </row>
     <row r="974" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P974" s="5"/>
-[...2 lines deleted...]
-      <c r="T974" s="5"/>
+      <c r="P974" s="6"/>
+      <c r="Q974" s="6"/>
+      <c r="S974" s="6"/>
+      <c r="T974" s="6"/>
     </row>
     <row r="975" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P975" s="5"/>
-[...2 lines deleted...]
-      <c r="T975" s="5"/>
+      <c r="P975" s="6"/>
+      <c r="Q975" s="6"/>
+      <c r="S975" s="6"/>
+      <c r="T975" s="6"/>
     </row>
     <row r="976" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P976" s="5"/>
-[...2 lines deleted...]
-      <c r="T976" s="5"/>
+      <c r="P976" s="6"/>
+      <c r="Q976" s="6"/>
+      <c r="S976" s="6"/>
+      <c r="T976" s="6"/>
     </row>
     <row r="977" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P977" s="5"/>
-[...2 lines deleted...]
-      <c r="T977" s="5"/>
+      <c r="P977" s="6"/>
+      <c r="Q977" s="6"/>
+      <c r="S977" s="6"/>
+      <c r="T977" s="6"/>
     </row>
     <row r="978" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P978" s="5"/>
-[...2 lines deleted...]
-      <c r="T978" s="5"/>
+      <c r="P978" s="6"/>
+      <c r="Q978" s="6"/>
+      <c r="S978" s="6"/>
+      <c r="T978" s="6"/>
     </row>
     <row r="979" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P979" s="5"/>
-[...2 lines deleted...]
-      <c r="T979" s="5"/>
+      <c r="P979" s="6"/>
+      <c r="Q979" s="6"/>
+      <c r="S979" s="6"/>
+      <c r="T979" s="6"/>
     </row>
     <row r="980" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P980" s="5"/>
-[...2 lines deleted...]
-      <c r="T980" s="5"/>
+      <c r="P980" s="6"/>
+      <c r="Q980" s="6"/>
+      <c r="S980" s="6"/>
+      <c r="T980" s="6"/>
     </row>
     <row r="981" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P981" s="5"/>
-[...2 lines deleted...]
-      <c r="T981" s="5"/>
+      <c r="P981" s="6"/>
+      <c r="Q981" s="6"/>
+      <c r="S981" s="6"/>
+      <c r="T981" s="6"/>
     </row>
     <row r="982" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P982" s="5"/>
-[...2 lines deleted...]
-      <c r="T982" s="5"/>
+      <c r="P982" s="6"/>
+      <c r="Q982" s="6"/>
+      <c r="S982" s="6"/>
+      <c r="T982" s="6"/>
     </row>
     <row r="983" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P983" s="5"/>
-[...2 lines deleted...]
-      <c r="T983" s="5"/>
+      <c r="P983" s="6"/>
+      <c r="Q983" s="6"/>
+      <c r="S983" s="6"/>
+      <c r="T983" s="6"/>
     </row>
     <row r="984" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P984" s="5"/>
-[...2 lines deleted...]
-      <c r="T984" s="5"/>
+      <c r="P984" s="6"/>
+      <c r="Q984" s="6"/>
+      <c r="S984" s="6"/>
+      <c r="T984" s="6"/>
     </row>
     <row r="985" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P985" s="5"/>
-[...2 lines deleted...]
-      <c r="T985" s="5"/>
+      <c r="P985" s="6"/>
+      <c r="Q985" s="6"/>
+      <c r="S985" s="6"/>
+      <c r="T985" s="6"/>
     </row>
     <row r="986" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P986" s="5"/>
-[...2 lines deleted...]
-      <c r="T986" s="5"/>
+      <c r="P986" s="6"/>
+      <c r="Q986" s="6"/>
+      <c r="S986" s="6"/>
+      <c r="T986" s="6"/>
     </row>
     <row r="987" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P987" s="5"/>
-[...2 lines deleted...]
-      <c r="T987" s="5"/>
+      <c r="P987" s="6"/>
+      <c r="Q987" s="6"/>
+      <c r="S987" s="6"/>
+      <c r="T987" s="6"/>
     </row>
     <row r="988" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P988" s="5"/>
-[...2 lines deleted...]
-      <c r="T988" s="5"/>
+      <c r="P988" s="6"/>
+      <c r="Q988" s="6"/>
+      <c r="S988" s="6"/>
+      <c r="T988" s="6"/>
     </row>
     <row r="989" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P989" s="5"/>
-[...2 lines deleted...]
-      <c r="T989" s="5"/>
+      <c r="P989" s="6"/>
+      <c r="Q989" s="6"/>
+      <c r="S989" s="6"/>
+      <c r="T989" s="6"/>
     </row>
     <row r="990" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P990" s="5"/>
-[...2 lines deleted...]
-      <c r="T990" s="5"/>
+      <c r="P990" s="6"/>
+      <c r="Q990" s="6"/>
+      <c r="S990" s="6"/>
+      <c r="T990" s="6"/>
     </row>
     <row r="991" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P991" s="5"/>
-[...2 lines deleted...]
-      <c r="T991" s="5"/>
+      <c r="P991" s="6"/>
+      <c r="Q991" s="6"/>
+      <c r="S991" s="6"/>
+      <c r="T991" s="6"/>
     </row>
     <row r="992" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P992" s="5"/>
-[...2 lines deleted...]
-      <c r="T992" s="5"/>
+      <c r="P992" s="6"/>
+      <c r="Q992" s="6"/>
+      <c r="S992" s="6"/>
+      <c r="T992" s="6"/>
     </row>
     <row r="993" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P993" s="5"/>
-[...2 lines deleted...]
-      <c r="T993" s="5"/>
+      <c r="P993" s="6"/>
+      <c r="Q993" s="6"/>
+      <c r="S993" s="6"/>
+      <c r="T993" s="6"/>
     </row>
     <row r="994" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P994" s="5"/>
-[...2 lines deleted...]
-      <c r="T994" s="5"/>
+      <c r="P994" s="6"/>
+      <c r="Q994" s="6"/>
+      <c r="S994" s="6"/>
+      <c r="T994" s="6"/>
     </row>
     <row r="995" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P995" s="5"/>
-[...2 lines deleted...]
-      <c r="T995" s="5"/>
+      <c r="P995" s="6"/>
+      <c r="Q995" s="6"/>
+      <c r="S995" s="6"/>
+      <c r="T995" s="6"/>
     </row>
     <row r="996" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P996" s="5"/>
-[...2 lines deleted...]
-      <c r="T996" s="5"/>
+      <c r="P996" s="6"/>
+      <c r="Q996" s="6"/>
+      <c r="S996" s="6"/>
+      <c r="T996" s="6"/>
     </row>
     <row r="997" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P997" s="5"/>
-[...2 lines deleted...]
-      <c r="T997" s="5"/>
+      <c r="P997" s="6"/>
+      <c r="Q997" s="6"/>
+      <c r="S997" s="6"/>
+      <c r="T997" s="6"/>
     </row>
     <row r="998" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P998" s="5"/>
-[...2 lines deleted...]
-      <c r="T998" s="5"/>
+      <c r="P998" s="6"/>
+      <c r="Q998" s="6"/>
+      <c r="S998" s="6"/>
+      <c r="T998" s="6"/>
     </row>
     <row r="999" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P999" s="5"/>
-[...2 lines deleted...]
-      <c r="T999" s="5"/>
+      <c r="P999" s="6"/>
+      <c r="Q999" s="6"/>
+      <c r="S999" s="6"/>
+      <c r="T999" s="6"/>
     </row>
     <row r="1000" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="P1000" s="5"/>
-[...2 lines deleted...]
-      <c r="T1000" s="5"/>
+      <c r="P1000" s="6"/>
+      <c r="Q1000" s="6"/>
+      <c r="S1000" s="6"/>
+      <c r="T1000" s="6"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="6.14"/>
-[...11 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="13" style="0" width="6.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="6.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="6"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="29.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="6"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="29.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="6"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="29.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="1" width="6"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="1" width="29.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="1" width="6.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="1" width="13.3"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="1" width="17"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="13" style="1" width="6.14"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="6"/>
-[...12 lines deleted...]
-      <c r="N1" s="6"/>
+      <c r="A1" s="7"/>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
     </row>
     <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A2" s="8"/>
-[...11 lines deleted...]
-      <c r="K2" s="9" t="s">
+      <c r="A2" s="9"/>
+      <c r="B2" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="L2" s="9"/>
-[...1 lines deleted...]
-      <c r="N2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2" s="10"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="11"/>
     </row>
     <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A3" s="8"/>
-[...3 lines deleted...]
-      <c r="C3" s="11" t="s">
+      <c r="A3" s="9"/>
+      <c r="B3" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="11" t="s">
+      <c r="D3" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="11" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="11" t="s">
+      <c r="F3" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="11" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="12" t="s">
+      <c r="H3" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="8"/>
-[...3 lines deleted...]
-      <c r="L3" s="14" t="s">
+      <c r="J3" s="9"/>
+      <c r="K3" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="10"/>
-      <c r="N3" s="10"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
     </row>
     <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A4" s="8"/>
-[...3 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="A4" s="9"/>
+      <c r="B4" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="C4" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="D4" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="E4" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="F4" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="G4" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="H4" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="8"/>
-      <c r="K4" s="10" t="s">
+      <c r="I4" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="8" t="s">
+      <c r="J4" s="9"/>
+      <c r="K4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="10"/>
-      <c r="N4" s="10"/>
+      <c r="L4" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="11"/>
+      <c r="N4" s="11"/>
     </row>
     <row r="5" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A5" s="8"/>
-[...3 lines deleted...]
-      <c r="C5" s="10" t="s">
+      <c r="A5" s="9"/>
+      <c r="B5" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="C5" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="D5" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="E5" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="F5" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="G5" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="I5" s="8" t="s">
+      <c r="H5" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="J5" s="8"/>
-      <c r="K5" s="10" t="s">
+      <c r="I5" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="L5" s="8" t="s">
+      <c r="J5" s="9"/>
+      <c r="K5" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="M5" s="10"/>
-      <c r="N5" s="10"/>
+      <c r="L5" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
     </row>
     <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A6" s="8"/>
-[...3 lines deleted...]
-      <c r="C6" s="10" t="s">
+      <c r="A6" s="9"/>
+      <c r="B6" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="C6" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="D6" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="E6" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="F6" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="G6" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="I6" s="8" t="s">
+      <c r="H6" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="J6" s="8"/>
-      <c r="K6" s="10" t="s">
+      <c r="I6" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="L6" s="8" t="s">
+      <c r="J6" s="9"/>
+      <c r="K6" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="M6" s="10"/>
-      <c r="N6" s="10"/>
+      <c r="L6" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
     </row>
     <row r="7" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A7" s="8"/>
-[...3 lines deleted...]
-      <c r="C7" s="10" t="s">
+      <c r="A7" s="9"/>
+      <c r="B7" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="C7" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="D7" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="F7" s="10" t="s">
+      <c r="E7" s="11" t="s">
         <v>63</v>
       </c>
-      <c r="G7" s="10" t="s">
+      <c r="F7" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="H7" s="10" t="s">
+      <c r="G7" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="I7" s="8" t="s">
+      <c r="H7" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="J7" s="8"/>
-      <c r="K7" s="10" t="s">
+      <c r="I7" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="L7" s="8" t="s">
+      <c r="J7" s="9"/>
+      <c r="K7" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="M7" s="10"/>
-      <c r="N7" s="10"/>
+      <c r="L7" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M7" s="11"/>
+      <c r="N7" s="11"/>
     </row>
     <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A8" s="8"/>
-[...3 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="A8" s="9"/>
+      <c r="B8" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="C8" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="E8" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="F8" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="G8" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="I8" s="8" t="s">
+      <c r="H8" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="J8" s="8"/>
-      <c r="K8" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="L8" s="8" t="s">
+      <c r="J8" s="9"/>
+      <c r="K8" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="M8" s="10"/>
-      <c r="N8" s="10"/>
+      <c r="L8" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="M8" s="11"/>
+      <c r="N8" s="11"/>
     </row>
     <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A9" s="8"/>
-[...3 lines deleted...]
-      <c r="C9" s="10" t="s">
+      <c r="A9" s="9"/>
+      <c r="B9" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="D9" s="10" t="s">
+      <c r="C9" s="11" t="s">
         <v>81</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="D9" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="F9" s="10" t="s">
+      <c r="E9" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="G9" s="10" t="s">
+      <c r="F9" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="H9" s="10" t="s">
+      <c r="G9" s="11" t="s">
         <v>85</v>
       </c>
-      <c r="I9" s="8" t="s">
+      <c r="H9" s="11" t="s">
         <v>86</v>
       </c>
-      <c r="J9" s="8"/>
-      <c r="K9" s="10" t="s">
+      <c r="I9" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="L9" s="8" t="s">
+      <c r="J9" s="9"/>
+      <c r="K9" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="M9" s="10"/>
-      <c r="N9" s="10"/>
+      <c r="L9" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
     </row>
     <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A10" s="8"/>
-[...3 lines deleted...]
-      <c r="C10" s="10" t="s">
+      <c r="A10" s="9"/>
+      <c r="B10" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="C10" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="E10" s="10" t="s">
+      <c r="D10" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="F10" s="10" t="s">
+      <c r="E10" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="G10" s="10" t="s">
+      <c r="F10" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="H10" s="10" t="s">
+      <c r="G10" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="I10" s="8" t="s">
+      <c r="H10" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="J10" s="8"/>
-      <c r="K10" s="15" t="s">
+      <c r="I10" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="L10" s="16" t="s">
+      <c r="J10" s="9"/>
+      <c r="K10" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="M10" s="10"/>
-      <c r="N10" s="10"/>
+      <c r="L10" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
     </row>
     <row r="11" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A11" s="8"/>
-[...3 lines deleted...]
-      <c r="C11" s="10" t="s">
+      <c r="A11" s="9"/>
+      <c r="B11" s="11" t="s">
         <v>100</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="C11" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="E11" s="10" t="s">
+      <c r="D11" s="11" t="s">
         <v>102</v>
       </c>
-      <c r="F11" s="10" t="s">
+      <c r="E11" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="G11" s="10" t="s">
+      <c r="F11" s="11" t="s">
         <v>104</v>
       </c>
-      <c r="H11" s="10" t="s">
+      <c r="G11" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="I11" s="8" t="s">
+      <c r="H11" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="J11" s="10"/>
-[...3 lines deleted...]
-      <c r="N11" s="10"/>
+      <c r="I11" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
     </row>
     <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A12" s="8"/>
-[...3 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="A12" s="9"/>
+      <c r="B12" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="D12" s="10" t="s">
+      <c r="C12" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="E12" s="10" t="s">
+      <c r="D12" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="F12" s="10" t="s">
+      <c r="E12" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="G12" s="10" t="s">
+      <c r="F12" s="11" t="s">
         <v>112</v>
       </c>
-      <c r="H12" s="10" t="s">
+      <c r="G12" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="I12" s="8" t="s">
+      <c r="H12" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="J12" s="10"/>
-[...3 lines deleted...]
-      <c r="N12" s="10"/>
+      <c r="I12" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J12" s="11"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
     </row>
     <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A13" s="8"/>
-[...3 lines deleted...]
-      <c r="C13" s="10" t="s">
+      <c r="A13" s="9"/>
+      <c r="B13" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="D13" s="10" t="s">
+      <c r="C13" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="E13" s="10" t="s">
+      <c r="D13" s="11" t="s">
         <v>118</v>
       </c>
-      <c r="F13" s="10" t="s">
+      <c r="E13" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="G13" s="10" t="s">
+      <c r="F13" s="11" t="s">
         <v>120</v>
       </c>
-      <c r="H13" s="10" t="s">
+      <c r="G13" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="I13" s="8" t="s">
+      <c r="H13" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="J13" s="8"/>
-      <c r="K13" s="9" t="s">
+      <c r="I13" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="L13" s="9"/>
-[...1 lines deleted...]
-      <c r="N13" s="10"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="L13" s="10"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
     </row>
     <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A14" s="8"/>
-[...3 lines deleted...]
-      <c r="C14" s="10" t="s">
+      <c r="A14" s="9"/>
+      <c r="B14" s="11" t="s">
         <v>125</v>
       </c>
-      <c r="D14" s="10" t="s">
+      <c r="C14" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="E14" s="10" t="s">
+      <c r="D14" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="F14" s="10" t="s">
+      <c r="E14" s="11" t="s">
         <v>128</v>
       </c>
-      <c r="G14" s="10" t="s">
+      <c r="F14" s="11" t="s">
         <v>129</v>
       </c>
-      <c r="H14" s="10" t="s">
+      <c r="G14" s="11" t="s">
         <v>130</v>
       </c>
-      <c r="I14" s="8" t="s">
+      <c r="H14" s="11" t="s">
         <v>131</v>
       </c>
-      <c r="J14" s="8"/>
-      <c r="K14" s="17" t="s">
+      <c r="I14" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="L14" s="17"/>
-[...1 lines deleted...]
-      <c r="N14" s="10"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="18" t="s">
+        <v>133</v>
+      </c>
+      <c r="L14" s="18"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
     </row>
     <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A15" s="8"/>
-[...3 lines deleted...]
-      <c r="C15" s="10" t="s">
+      <c r="A15" s="9"/>
+      <c r="B15" s="11" t="s">
         <v>134</v>
       </c>
-      <c r="D15" s="10" t="s">
+      <c r="C15" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="E15" s="10" t="s">
+      <c r="D15" s="11" t="s">
         <v>136</v>
       </c>
-      <c r="F15" s="10" t="s">
+      <c r="E15" s="11" t="s">
         <v>137</v>
       </c>
-      <c r="G15" s="10" t="s">
+      <c r="F15" s="11" t="s">
         <v>138</v>
       </c>
-      <c r="H15" s="10" t="s">
+      <c r="G15" s="11" t="s">
         <v>139</v>
       </c>
-      <c r="I15" s="8" t="s">
+      <c r="H15" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="J15" s="8"/>
-      <c r="K15" s="17" t="s">
+      <c r="I15" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="L15" s="17"/>
-[...1 lines deleted...]
-      <c r="N15" s="10"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="L15" s="18"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="11"/>
     </row>
     <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A16" s="8"/>
-[...3 lines deleted...]
-      <c r="C16" s="10" t="s">
+      <c r="A16" s="9"/>
+      <c r="B16" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="D16" s="10" t="s">
+      <c r="C16" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="E16" s="10" t="s">
+      <c r="D16" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="F16" s="10" t="s">
+      <c r="E16" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="G16" s="10" t="s">
+      <c r="F16" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="H16" s="10" t="s">
+      <c r="G16" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="I16" s="8" t="s">
+      <c r="H16" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="J16" s="8"/>
-      <c r="K16" s="17" t="n">
+      <c r="I16" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="J16" s="9"/>
+      <c r="K16" s="18" t="n">
         <v>8130</v>
       </c>
-      <c r="L16" s="17"/>
-[...1 lines deleted...]
-      <c r="N16" s="10"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
     </row>
     <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A17" s="8"/>
-[...3 lines deleted...]
-      <c r="C17" s="10" t="s">
+      <c r="A17" s="9"/>
+      <c r="B17" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="D17" s="10" t="s">
+      <c r="C17" s="11" t="s">
         <v>152</v>
       </c>
-      <c r="E17" s="10" t="s">
+      <c r="D17" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="F17" s="10" t="s">
+      <c r="E17" s="11" t="s">
         <v>154</v>
       </c>
-      <c r="G17" s="10" t="s">
+      <c r="F17" s="11" t="s">
         <v>155</v>
       </c>
-      <c r="H17" s="10" t="s">
+      <c r="G17" s="11" t="s">
         <v>156</v>
       </c>
-      <c r="I17" s="8" t="s">
+      <c r="H17" s="11" t="s">
         <v>157</v>
       </c>
-      <c r="J17" s="8"/>
-      <c r="K17" s="17" t="s">
+      <c r="I17" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="L17" s="17"/>
-[...1 lines deleted...]
-      <c r="N17" s="10"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="L17" s="18"/>
+      <c r="M17" s="11"/>
+      <c r="N17" s="11"/>
     </row>
     <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A18" s="8"/>
-[...3 lines deleted...]
-      <c r="C18" s="10" t="s">
+      <c r="A18" s="9"/>
+      <c r="B18" s="11" t="s">
         <v>160</v>
       </c>
-      <c r="D18" s="10" t="s">
+      <c r="C18" s="11" t="s">
         <v>161</v>
       </c>
-      <c r="E18" s="10" t="s">
+      <c r="D18" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="F18" s="10" t="s">
+      <c r="E18" s="11" t="s">
         <v>163</v>
       </c>
-      <c r="G18" s="10" t="s">
+      <c r="F18" s="11" t="s">
         <v>164</v>
       </c>
-      <c r="H18" s="10" t="s">
+      <c r="G18" s="11" t="s">
         <v>165</v>
       </c>
-      <c r="I18" s="8" t="s">
+      <c r="H18" s="11" t="s">
         <v>166</v>
       </c>
-      <c r="J18" s="8"/>
-      <c r="K18" s="17" t="n">
+      <c r="I18" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="J18" s="9"/>
+      <c r="K18" s="18" t="n">
         <v>121</v>
       </c>
-      <c r="L18" s="17"/>
-[...1 lines deleted...]
-      <c r="N18" s="10"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
     </row>
     <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A19" s="8"/>
-[...3 lines deleted...]
-      <c r="C19" s="10" t="s">
+      <c r="A19" s="9"/>
+      <c r="B19" s="11" t="s">
         <v>168</v>
       </c>
-      <c r="D19" s="10" t="s">
+      <c r="C19" s="11" t="s">
         <v>169</v>
       </c>
-      <c r="E19" s="10" t="s">
+      <c r="D19" s="11" t="s">
         <v>170</v>
       </c>
-      <c r="F19" s="10" t="s">
+      <c r="E19" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="G19" s="10" t="s">
+      <c r="F19" s="11" t="s">
         <v>172</v>
       </c>
-      <c r="H19" s="10" t="s">
+      <c r="G19" s="11" t="s">
         <v>173</v>
       </c>
-      <c r="I19" s="8" t="s">
+      <c r="H19" s="11" t="s">
         <v>174</v>
       </c>
-      <c r="J19" s="8"/>
-      <c r="K19" s="17" t="n">
+      <c r="I19" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="J19" s="9"/>
+      <c r="K19" s="18" t="n">
         <v>129</v>
       </c>
-      <c r="L19" s="17"/>
-[...1 lines deleted...]
-      <c r="N19" s="10"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
     </row>
     <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A20" s="8"/>
-[...3 lines deleted...]
-      <c r="C20" s="10" t="s">
+      <c r="A20" s="9"/>
+      <c r="B20" s="11" t="s">
         <v>176</v>
       </c>
-      <c r="D20" s="10" t="s">
+      <c r="C20" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="E20" s="10" t="s">
+      <c r="D20" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="F20" s="10" t="s">
+      <c r="E20" s="11" t="s">
         <v>179</v>
       </c>
-      <c r="G20" s="10" t="s">
+      <c r="F20" s="11" t="s">
         <v>180</v>
       </c>
-      <c r="H20" s="10" t="s">
+      <c r="G20" s="11" t="s">
         <v>181</v>
       </c>
-      <c r="I20" s="8" t="s">
+      <c r="H20" s="11" t="s">
         <v>182</v>
       </c>
-      <c r="J20" s="8"/>
-      <c r="K20" s="17" t="s">
+      <c r="I20" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="L20" s="17"/>
-[...1 lines deleted...]
-      <c r="N20" s="10"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="L20" s="18"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
     </row>
     <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A21" s="8"/>
-[...3 lines deleted...]
-      <c r="C21" s="10" t="s">
+      <c r="A21" s="9"/>
+      <c r="B21" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="D21" s="10" t="s">
+      <c r="C21" s="11" t="s">
         <v>186</v>
       </c>
-      <c r="E21" s="10" t="s">
+      <c r="D21" s="11" t="s">
         <v>187</v>
       </c>
-      <c r="F21" s="10" t="s">
+      <c r="E21" s="11" t="s">
         <v>188</v>
       </c>
-      <c r="G21" s="10" t="s">
+      <c r="F21" s="11" t="s">
         <v>189</v>
       </c>
-      <c r="H21" s="10" t="s">
+      <c r="G21" s="11" t="s">
         <v>190</v>
       </c>
-      <c r="I21" s="8" t="s">
+      <c r="H21" s="11" t="s">
         <v>191</v>
       </c>
-      <c r="J21" s="8"/>
-      <c r="K21" s="18" t="s">
+      <c r="I21" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="L21" s="18"/>
-[...1 lines deleted...]
-      <c r="N21" s="10"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="19" t="s">
+        <v>193</v>
+      </c>
+      <c r="L21" s="19"/>
+      <c r="M21" s="11"/>
+      <c r="N21" s="11"/>
     </row>
     <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A22" s="8"/>
-[...3 lines deleted...]
-      <c r="C22" s="10" t="s">
+      <c r="A22" s="9"/>
+      <c r="B22" s="11" t="s">
         <v>194</v>
       </c>
-      <c r="D22" s="10" t="s">
+      <c r="C22" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="E22" s="10" t="s">
+      <c r="D22" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F22" s="10" t="s">
+      <c r="E22" s="11" t="s">
         <v>197</v>
       </c>
-      <c r="G22" s="10" t="s">
+      <c r="F22" s="11" t="s">
         <v>198</v>
       </c>
-      <c r="H22" s="10" t="s">
+      <c r="G22" s="11" t="s">
         <v>199</v>
       </c>
-      <c r="I22" s="8" t="s">
+      <c r="H22" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="J22" s="10"/>
-[...3 lines deleted...]
-      <c r="N22" s="10"/>
+      <c r="I22" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+      <c r="N22" s="11"/>
     </row>
     <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A23" s="8"/>
-[...3 lines deleted...]
-      <c r="C23" s="10" t="s">
+      <c r="A23" s="9"/>
+      <c r="B23" s="11" t="s">
         <v>202</v>
       </c>
-      <c r="D23" s="10" t="s">
+      <c r="C23" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="E23" s="10" t="s">
+      <c r="D23" s="11" t="s">
         <v>204</v>
       </c>
-      <c r="F23" s="10" t="s">
+      <c r="E23" s="11" t="s">
         <v>205</v>
       </c>
-      <c r="G23" s="10" t="s">
+      <c r="F23" s="11" t="s">
         <v>206</v>
       </c>
-      <c r="H23" s="10" t="s">
+      <c r="G23" s="11" t="s">
         <v>207</v>
       </c>
-      <c r="I23" s="8" t="s">
+      <c r="H23" s="11" t="s">
         <v>208</v>
       </c>
-      <c r="J23" s="10"/>
-[...3 lines deleted...]
-      <c r="N23" s="10"/>
+      <c r="I23" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="J23" s="11"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="11"/>
+      <c r="N23" s="11"/>
     </row>
     <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A24" s="8"/>
-[...3 lines deleted...]
-      <c r="C24" s="10" t="s">
+      <c r="A24" s="9"/>
+      <c r="B24" s="11" t="s">
         <v>210</v>
       </c>
-      <c r="D24" s="10" t="s">
+      <c r="C24" s="11" t="s">
         <v>211</v>
       </c>
-      <c r="E24" s="10" t="s">
+      <c r="D24" s="11" t="s">
         <v>212</v>
       </c>
-      <c r="F24" s="10" t="s">
+      <c r="E24" s="11" t="s">
         <v>213</v>
       </c>
-      <c r="G24" s="10" t="s">
+      <c r="F24" s="11" t="s">
         <v>214</v>
       </c>
-      <c r="H24" s="10" t="s">
+      <c r="G24" s="11" t="s">
         <v>215</v>
       </c>
-      <c r="I24" s="8" t="s">
+      <c r="H24" s="11" t="s">
         <v>216</v>
       </c>
-      <c r="J24" s="8"/>
-      <c r="K24" s="9" t="s">
+      <c r="I24" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="L24" s="9"/>
-[...1 lines deleted...]
-      <c r="N24" s="10"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="L24" s="10"/>
+      <c r="M24" s="11"/>
+      <c r="N24" s="11"/>
     </row>
     <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A25" s="8"/>
-[...3 lines deleted...]
-      <c r="C25" s="10" t="s">
+      <c r="A25" s="9"/>
+      <c r="B25" s="11" t="s">
         <v>219</v>
       </c>
-      <c r="D25" s="10" t="s">
+      <c r="C25" s="11" t="s">
         <v>220</v>
       </c>
-      <c r="E25" s="10" t="s">
+      <c r="D25" s="11" t="s">
         <v>221</v>
       </c>
-      <c r="F25" s="10" t="s">
+      <c r="E25" s="11" t="s">
         <v>222</v>
       </c>
-      <c r="G25" s="10" t="s">
+      <c r="F25" s="11" t="s">
         <v>223</v>
       </c>
-      <c r="H25" s="10" t="s">
+      <c r="G25" s="11" t="s">
         <v>224</v>
       </c>
-      <c r="I25" s="8" t="s">
+      <c r="H25" s="11" t="s">
         <v>225</v>
       </c>
-      <c r="J25" s="8"/>
-      <c r="K25" s="16" t="s">
+      <c r="I25" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="L25" s="16"/>
-[...1 lines deleted...]
-      <c r="N25" s="10"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="L25" s="17"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
     </row>
     <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A26" s="8"/>
-[...3 lines deleted...]
-      <c r="C26" s="10" t="s">
+      <c r="A26" s="9"/>
+      <c r="B26" s="11" t="s">
         <v>228</v>
       </c>
-      <c r="D26" s="10" t="s">
+      <c r="C26" s="11" t="s">
         <v>229</v>
       </c>
-      <c r="E26" s="10" t="s">
+      <c r="D26" s="11" t="s">
         <v>230</v>
       </c>
-      <c r="F26" s="10" t="s">
+      <c r="E26" s="11" t="s">
         <v>231</v>
       </c>
-      <c r="G26" s="10" t="s">
+      <c r="F26" s="11" t="s">
         <v>232</v>
       </c>
-      <c r="H26" s="10" t="s">
+      <c r="G26" s="11" t="s">
         <v>233</v>
       </c>
-      <c r="I26" s="8" t="s">
+      <c r="H26" s="11" t="s">
         <v>234</v>
       </c>
-      <c r="J26" s="10"/>
-[...3 lines deleted...]
-      <c r="N26" s="10"/>
+      <c r="I26" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="J26" s="11"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
+      <c r="N26" s="11"/>
     </row>
     <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A27" s="8"/>
-[...3 lines deleted...]
-      <c r="C27" s="10" t="s">
+      <c r="A27" s="9"/>
+      <c r="B27" s="11" t="s">
         <v>236</v>
       </c>
-      <c r="D27" s="10" t="s">
+      <c r="C27" s="11" t="s">
         <v>237</v>
       </c>
-      <c r="E27" s="10" t="s">
+      <c r="D27" s="11" t="s">
         <v>238</v>
       </c>
-      <c r="F27" s="10" t="s">
+      <c r="E27" s="11" t="s">
         <v>239</v>
       </c>
-      <c r="G27" s="10" t="s">
+      <c r="F27" s="11" t="s">
         <v>240</v>
       </c>
-      <c r="H27" s="10" t="s">
+      <c r="G27" s="11" t="s">
         <v>241</v>
       </c>
-      <c r="I27" s="8" t="s">
+      <c r="H27" s="11" t="s">
         <v>242</v>
       </c>
-      <c r="J27" s="10"/>
-[...3 lines deleted...]
-      <c r="N27" s="10"/>
+      <c r="I27" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="J27" s="11"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="11"/>
     </row>
     <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A28" s="8"/>
-[...3 lines deleted...]
-      <c r="C28" s="10" t="s">
+      <c r="A28" s="9"/>
+      <c r="B28" s="11" t="s">
         <v>244</v>
       </c>
-      <c r="D28" s="10" t="s">
+      <c r="C28" s="11" t="s">
         <v>245</v>
       </c>
-      <c r="E28" s="10" t="s">
+      <c r="D28" s="11" t="s">
         <v>246</v>
       </c>
-      <c r="F28" s="10" t="s">
+      <c r="E28" s="11" t="s">
         <v>247</v>
       </c>
-      <c r="G28" s="10" t="s">
+      <c r="F28" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="H28" s="10" t="s">
+      <c r="G28" s="11" t="s">
         <v>249</v>
       </c>
-      <c r="I28" s="8" t="s">
+      <c r="H28" s="11" t="s">
         <v>250</v>
       </c>
-      <c r="J28" s="8"/>
-      <c r="K28" s="9" t="s">
+      <c r="I28" s="9" t="s">
         <v>251</v>
       </c>
-      <c r="L28" s="9"/>
-[...5 lines deleted...]
-      <c r="B29" s="10" t="s">
+      <c r="J28" s="9"/>
+      <c r="K28" s="10" t="s">
         <v>252</v>
       </c>
-      <c r="C29" s="10" t="s">
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="11"/>
+    </row>
+    <row r="29" customFormat="false" ht="16.4" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="9"/>
+      <c r="B29" s="11" t="s">
         <v>253</v>
       </c>
-      <c r="D29" s="10" t="s">
+      <c r="C29" s="11" t="s">
         <v>254</v>
       </c>
-      <c r="E29" s="10" t="s">
+      <c r="D29" s="11" t="s">
         <v>255</v>
       </c>
-      <c r="F29" s="10" t="s">
+      <c r="E29" s="11" t="s">
         <v>256</v>
       </c>
-      <c r="G29" s="10" t="s">
+      <c r="F29" s="11" t="s">
         <v>257</v>
       </c>
-      <c r="H29" s="10" t="s">
+      <c r="G29" s="11" t="s">
         <v>258</v>
       </c>
-      <c r="I29" s="8" t="s">
+      <c r="H29" s="11" t="s">
         <v>259</v>
       </c>
-      <c r="J29" s="8"/>
-      <c r="K29" s="19" t="s">
+      <c r="I29" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="L29" s="19"/>
-[...1 lines deleted...]
-      <c r="N29" s="10"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="20" t="s">
+        <v>261</v>
+      </c>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="11"/>
     </row>
     <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A30" s="8"/>
-[...3 lines deleted...]
-      <c r="C30" s="10" t="s">
+      <c r="A30" s="9"/>
+      <c r="B30" s="11" t="s">
         <v>262</v>
       </c>
-      <c r="D30" s="10" t="s">
+      <c r="C30" s="11" t="s">
         <v>263</v>
       </c>
-      <c r="E30" s="10" t="s">
+      <c r="D30" s="11" t="s">
         <v>264</v>
       </c>
-      <c r="F30" s="10" t="s">
+      <c r="E30" s="11" t="s">
         <v>265</v>
       </c>
-      <c r="G30" s="10" t="s">
+      <c r="F30" s="11" t="s">
         <v>266</v>
       </c>
-      <c r="H30" s="10" t="s">
+      <c r="G30" s="11" t="s">
         <v>267</v>
       </c>
-      <c r="I30" s="8" t="s">
+      <c r="H30" s="11" t="s">
         <v>268</v>
       </c>
-      <c r="J30" s="10"/>
-[...3 lines deleted...]
-      <c r="N30" s="10"/>
+      <c r="I30" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="J30" s="11"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="11"/>
     </row>
     <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A31" s="8"/>
-[...3 lines deleted...]
-      <c r="C31" s="10" t="s">
+      <c r="A31" s="9"/>
+      <c r="B31" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="D31" s="10" t="s">
+      <c r="C31" s="11" t="s">
         <v>271</v>
       </c>
-      <c r="E31" s="10" t="s">
+      <c r="D31" s="11" t="s">
         <v>272</v>
       </c>
-      <c r="F31" s="10" t="s">
+      <c r="E31" s="11" t="s">
         <v>273</v>
       </c>
-      <c r="G31" s="10" t="s">
+      <c r="F31" s="11" t="s">
         <v>274</v>
       </c>
-      <c r="H31" s="10" t="s">
+      <c r="G31" s="11" t="s">
         <v>275</v>
       </c>
-      <c r="I31" s="8" t="s">
+      <c r="H31" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="J31" s="10"/>
-[...3 lines deleted...]
-      <c r="N31" s="10"/>
+      <c r="I31" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="J31" s="11"/>
+      <c r="K31" s="11"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="11"/>
     </row>
     <row r="32" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A32" s="8"/>
-[...3 lines deleted...]
-      <c r="C32" s="10" t="s">
+      <c r="A32" s="9"/>
+      <c r="B32" s="11" t="s">
         <v>278</v>
       </c>
-      <c r="D32" s="10" t="s">
+      <c r="C32" s="11" t="s">
         <v>279</v>
       </c>
-      <c r="E32" s="10" t="s">
+      <c r="D32" s="11" t="s">
         <v>280</v>
       </c>
-      <c r="F32" s="10" t="s">
+      <c r="E32" s="11" t="s">
         <v>281</v>
       </c>
-      <c r="G32" s="10" t="s">
+      <c r="F32" s="11" t="s">
         <v>282</v>
       </c>
-      <c r="H32" s="10" t="s">
+      <c r="G32" s="11" t="s">
         <v>283</v>
       </c>
-      <c r="I32" s="8" t="s">
+      <c r="H32" s="11" t="s">
         <v>284</v>
       </c>
-      <c r="J32" s="10"/>
-[...3 lines deleted...]
-      <c r="N32" s="10"/>
+      <c r="I32" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
     </row>
     <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A33" s="8"/>
-[...3 lines deleted...]
-      <c r="C33" s="10" t="s">
+      <c r="A33" s="9"/>
+      <c r="B33" s="11" t="s">
         <v>286</v>
       </c>
-      <c r="D33" s="10" t="s">
+      <c r="C33" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="E33" s="10" t="s">
+      <c r="D33" s="11" t="s">
         <v>288</v>
       </c>
-      <c r="F33" s="10" t="s">
+      <c r="E33" s="11" t="s">
         <v>289</v>
       </c>
-      <c r="G33" s="10" t="s">
+      <c r="F33" s="11" t="s">
         <v>290</v>
       </c>
-      <c r="H33" s="10" t="s">
+      <c r="G33" s="11" t="s">
         <v>291</v>
       </c>
-      <c r="I33" s="8" t="s">
+      <c r="H33" s="11" t="s">
         <v>292</v>
       </c>
-      <c r="J33" s="10"/>
-[...3 lines deleted...]
-      <c r="N33" s="10"/>
+      <c r="I33" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="J33" s="11"/>
+      <c r="K33" s="11"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="11"/>
     </row>
     <row r="34" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A34" s="8"/>
-[...3 lines deleted...]
-      <c r="C34" s="10" t="s">
+      <c r="A34" s="9"/>
+      <c r="B34" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="D34" s="10" t="s">
+      <c r="C34" s="11" t="s">
         <v>295</v>
       </c>
-      <c r="E34" s="10" t="s">
+      <c r="D34" s="11" t="s">
         <v>296</v>
       </c>
-      <c r="F34" s="10" t="s">
+      <c r="E34" s="11" t="s">
         <v>297</v>
       </c>
-      <c r="G34" s="10" t="s">
+      <c r="F34" s="11" t="s">
         <v>298</v>
       </c>
-      <c r="H34" s="10" t="s">
+      <c r="G34" s="11" t="s">
         <v>299</v>
       </c>
-      <c r="I34" s="8" t="s">
+      <c r="H34" s="11" t="s">
         <v>300</v>
       </c>
-      <c r="J34" s="10"/>
-[...3 lines deleted...]
-      <c r="N34" s="10"/>
+      <c r="I34" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="J34" s="11"/>
+      <c r="K34" s="11"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="11"/>
     </row>
     <row r="35" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A35" s="8"/>
-[...3 lines deleted...]
-      <c r="C35" s="10" t="s">
+      <c r="A35" s="9"/>
+      <c r="B35" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D35" s="10" t="s">
+      <c r="C35" s="11" t="s">
         <v>303</v>
       </c>
-      <c r="E35" s="10" t="s">
+      <c r="D35" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="F35" s="10" t="s">
+      <c r="E35" s="11" t="s">
         <v>305</v>
       </c>
-      <c r="G35" s="10" t="s">
+      <c r="F35" s="11" t="s">
         <v>306</v>
       </c>
-      <c r="H35" s="10" t="s">
+      <c r="G35" s="11" t="s">
         <v>307</v>
       </c>
-      <c r="I35" s="8" t="s">
+      <c r="H35" s="11" t="s">
         <v>308</v>
       </c>
-      <c r="J35" s="10"/>
-[...3 lines deleted...]
-      <c r="N35" s="10"/>
+      <c r="I35" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="J35" s="11"/>
+      <c r="K35" s="11"/>
+      <c r="L35" s="11"/>
+      <c r="M35" s="11"/>
+      <c r="N35" s="11"/>
     </row>
     <row r="36" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A36" s="8"/>
-[...3 lines deleted...]
-      <c r="C36" s="15" t="s">
+      <c r="A36" s="9"/>
+      <c r="B36" s="16" t="s">
         <v>310</v>
       </c>
-      <c r="D36" s="15"/>
-[...3 lines deleted...]
-      <c r="H36" s="15" t="s">
+      <c r="C36" s="16" t="s">
         <v>311</v>
       </c>
-      <c r="I36" s="16" t="s">
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16" t="s">
         <v>312</v>
       </c>
-      <c r="J36" s="10"/>
-[...3 lines deleted...]
-      <c r="N36" s="10"/>
+      <c r="I36" s="17" t="s">
+        <v>313</v>
+      </c>
+      <c r="J36" s="11"/>
+      <c r="K36" s="11"/>
+      <c r="L36" s="11"/>
+      <c r="M36" s="11"/>
+      <c r="N36" s="11"/>
     </row>
     <row r="37" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A37" s="10"/>
-[...12 lines deleted...]
-      <c r="N37" s="10"/>
+      <c r="A37" s="11"/>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="K18:L18"/>
     <mergeCell ref="K19:L19"/>
     <mergeCell ref="K20:L20"/>
     <mergeCell ref="K21:L21"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="K28:M28"/>
     <mergeCell ref="K29:M29"/>
     <mergeCell ref="K30:L30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K29" r:id="rId1" display="https://en.wikipedia.org/wiki/ISO_4217"/>
   </hyperlinks>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.747916666666667" right="0.747916666666667" top="0.984027777777778" bottom="0.984027777777778" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
+  <Application>LibreOffice/24.2.7.2$Linux_X86_64 LibreOffice_project/420$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>ER2202155</dc:creator>
   <dc:description/>
   <dc:language>en-IN</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>